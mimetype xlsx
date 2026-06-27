--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка из нержавеющей стали (от 0,026 до 30 мм)</t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-obshchego-naznacheniya-yacheyka-ot-0026-do-20-mm</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -2417,51 +2417,51 @@
       </c>
       <c r="F36" t="s">
         <v>60</v>
       </c>
       <c r="G36">
         <v>1879</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>71</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>0.2</v>
       </c>
       <c r="E37">
         <v>0.13</v>
       </c>
       <c r="F37" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="G37">
         <v>1060</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
         <v>0.22</v>
       </c>
       <c r="E38">
         <v>0.1</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
@@ -3245,51 +3245,51 @@
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72">
         <v>1110</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73" t="s">
         <v>139</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>0.55</v>
       </c>
       <c r="E73">
         <v>0.22</v>
       </c>
       <c r="F73" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="G73">
         <v>1208</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74" t="s">
         <v>140</v>
       </c>
       <c r="C74" t="s">
         <v>141</v>
       </c>
       <c r="D74">
         <v>0.55</v>
       </c>
       <c r="E74">
         <v>0.28</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
       <c r="G74">