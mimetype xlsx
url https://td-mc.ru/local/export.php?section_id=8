--- v1 (2026-06-27)
+++ v2 (2026-08-24)
@@ -14,94 +14,97 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка из нержавеющей стали (от 0,026 до 30 мм)</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-obshchego-naznacheniya-yacheyka-ot-0026-do-20-mm</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,026x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0026х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
+    <t>0,025</t>
+  </si>
+  <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 2x1</t>
   </si>
   <si>
     <t>Сетка 2-2-1 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,03x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0030х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 2x1,2</t>
   </si>
   <si>
     <t>Сетка 2-2-1,2 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,035x0,03</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0035х0,030 ТУ 1276-003-38279335-2013</t>
@@ -1090,51 +1093,51 @@
   <si>
     <t>Сетка из нержавеющей стали 25x3 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 25х25-3,0-III AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 27x2 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 27х27-2-VII AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 30x2,5 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 30х30-2,5-V AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 30x3 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 30х30-3,0-V AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
-    <t>Сетка из нержавеющей стали 4x06 из рифленой проволоки</t>
+    <t>Сетка из нержавеющей стали 4x0,6 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 4х4-0,6-III AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 16x1,6</t>
   </si>
   <si>
     <t>Сетка 2-16-1,6 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 8x1,6</t>
   </si>
   <si>
     <t>Сетка 2-8-1,6 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
@@ -1746,4172 +1749,4172 @@
         <v>8</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>0.026</v>
       </c>
-      <c r="E8">
-        <v>0.025</v>
+      <c r="E8" t="s">
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G8">
         <v>4856</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D9">
         <v>2.0</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G9">
         <v>3630</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10">
         <v>0.03</v>
       </c>
       <c r="E10">
         <v>0.025</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G10">
         <v>3636</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D11">
         <v>2.0</v>
       </c>
       <c r="E11">
         <v>1.2</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G11">
         <v>4660</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12">
         <v>0.035</v>
       </c>
       <c r="E12">
         <v>0.03</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G12">
         <v>3416</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13">
         <v>0.04</v>
       </c>
       <c r="E13">
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G13">
         <v>2294</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14">
         <v>3.2</v>
       </c>
       <c r="E14">
         <v>1.2</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G14">
         <v>3477</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15">
         <v>0.056</v>
       </c>
       <c r="E15">
         <v>0.04</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G15">
         <v>1586</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16">
         <v>0.06</v>
       </c>
       <c r="E16">
         <v>0.032</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G16">
         <v>1830</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D17">
         <v>0.071</v>
       </c>
       <c r="E17">
         <v>0.055</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G17">
         <v>1275</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D18">
         <v>5.0</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G18">
         <v>1952</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D19">
         <v>0.071</v>
       </c>
       <c r="E19">
         <v>0.03</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G19">
         <v>1586</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D20">
         <v>5.0</v>
       </c>
       <c r="E20">
         <v>1.2</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G20">
         <v>2580</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D21">
         <v>0.08</v>
       </c>
       <c r="E21">
         <v>0.055</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G21">
-        <v>1190</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D22">
         <v>5.0</v>
       </c>
       <c r="E22">
         <v>1.6</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G22">
         <v>4069</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D23">
         <v>0.09</v>
       </c>
       <c r="E23">
         <v>0.055</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G23">
-        <v>964</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D24">
         <v>5.0</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G24">
         <v>5490</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D25">
         <v>0.1</v>
       </c>
       <c r="E25">
         <v>0.05</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G25">
-        <v>927</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D26">
         <v>6.0</v>
       </c>
       <c r="E26">
         <v>1.2</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G26">
         <v>2288</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D27">
         <v>0.13</v>
       </c>
       <c r="E27">
         <v>0.08</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G27">
-        <v>903</v>
+        <v>976</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D28">
         <v>6.0</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G28">
         <v>4831</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D29">
         <v>0.14</v>
       </c>
       <c r="E29">
         <v>0.09</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G29">
         <v>1083</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D30">
         <v>0.14</v>
       </c>
       <c r="E30">
         <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G30">
         <v>1083</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D31">
         <v>8.0</v>
       </c>
       <c r="E31">
         <v>0.7</v>
       </c>
       <c r="F31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G31">
-        <v>1127</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D32">
         <v>0.14</v>
       </c>
       <c r="E32">
         <v>0.11</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G32">
         <v>1244</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D33">
         <v>7.0</v>
       </c>
       <c r="E33">
         <v>1.2</v>
       </c>
       <c r="F33" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G33">
         <v>2428</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D34">
         <v>0.16</v>
       </c>
       <c r="E34">
         <v>0.12</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G34">
-        <v>1000</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D35">
         <v>0.2</v>
       </c>
       <c r="E35">
         <v>0.13</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G35">
-        <v>964</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C36" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D36">
         <v>8.0</v>
       </c>
       <c r="E36">
         <v>1.2</v>
       </c>
       <c r="F36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G36">
-        <v>1879</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C37" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D37">
         <v>0.2</v>
       </c>
       <c r="E37">
         <v>0.13</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G37">
-        <v>1060</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D38">
         <v>0.22</v>
       </c>
       <c r="E38">
         <v>0.1</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G38">
         <v>854</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D39">
         <v>8.0</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G39">
         <v>3965</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D40">
         <v>0.25</v>
       </c>
       <c r="E40">
         <v>0.1</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G40">
         <v>854</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D41">
         <v>10.0</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G41">
-        <v>1354</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C42" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D42">
         <v>0.25</v>
       </c>
       <c r="E42">
         <v>0.16</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G42">
-        <v>1098</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C43" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D43">
         <v>10.0</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G43">
-        <v>3294</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C44" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D44">
         <v>0.25</v>
       </c>
       <c r="E44">
         <v>0.16</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G44">
-        <v>1098</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C45" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D45">
         <v>0.25</v>
       </c>
       <c r="E45">
         <v>0.2</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G45">
         <v>1793</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D46">
         <v>0.25</v>
       </c>
       <c r="E46">
         <v>0.2</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G46">
         <v>1793</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C47" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D47">
         <v>0.29</v>
       </c>
       <c r="E47">
         <v>0.1</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G47">
         <v>952</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C48" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D48">
         <v>0.3</v>
       </c>
       <c r="E48">
         <v>0.12</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G48">
         <v>976</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C49" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D49">
         <v>0.3</v>
       </c>
       <c r="E49">
         <v>0.2</v>
       </c>
       <c r="F49" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G49">
         <v>1305</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C50" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D50">
         <v>14.0</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G50">
-        <v>2635</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C51" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D51">
         <v>0.3</v>
       </c>
       <c r="E51">
         <v>0.2</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G51">
         <v>1305</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C52" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D52">
         <v>0.32</v>
       </c>
       <c r="E52">
         <v>0.16</v>
       </c>
       <c r="F52" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G52">
         <v>1068</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C53" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D53">
         <v>0.32</v>
       </c>
       <c r="E53">
         <v>0.25</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G53">
         <v>1781</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C54" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D54">
         <v>0.35</v>
       </c>
       <c r="E54">
         <v>0.12</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G54">
         <v>842</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C55" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D55">
         <v>20.0</v>
       </c>
       <c r="E55">
         <v>1.6</v>
       </c>
       <c r="F55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G55">
         <v>1742</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C56" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D56">
         <v>0.36</v>
       </c>
       <c r="E56">
         <v>0.16</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G56">
         <v>976</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C57" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D57">
         <v>20.0</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G57">
         <v>2342</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C58" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D58">
         <v>0.4</v>
       </c>
       <c r="E58">
         <v>0.15</v>
       </c>
       <c r="F58" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G58">
         <v>1007</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C59" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D59">
         <v>0.4</v>
       </c>
       <c r="E59">
         <v>0.2</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G59">
         <v>1196</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C60" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D60">
         <v>0.4</v>
       </c>
       <c r="E60">
         <v>0.25</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G60">
         <v>1501</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C61" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D61">
         <v>0.42</v>
       </c>
       <c r="E61">
         <v>0.12</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G61">
         <v>915</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C62" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D62">
         <v>0.45</v>
       </c>
       <c r="E62">
         <v>0.13</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G62">
         <v>793</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C63" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D63">
         <v>0.45</v>
       </c>
       <c r="E63">
         <v>0.2</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G63">
         <v>1135</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64" t="s">
+        <v>123</v>
+      </c>
+      <c r="C64" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D64">
         <v>0.45</v>
       </c>
       <c r="E64">
         <v>0.2</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G64">
         <v>1086</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C65" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D65">
         <v>0.45</v>
       </c>
       <c r="E65">
         <v>0.25</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G65">
         <v>1427</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C66" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D66">
         <v>0.5</v>
       </c>
       <c r="E66">
         <v>0.2</v>
       </c>
       <c r="F66" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G66">
         <v>1061</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C67" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D67">
         <v>0.5</v>
       </c>
       <c r="E67">
         <v>0.25</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G67">
         <v>1354</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C68" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D68">
         <v>0.5</v>
       </c>
       <c r="E68">
         <v>0.3</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G68">
         <v>1678</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D69">
         <v>0.52</v>
       </c>
       <c r="E69">
         <v>0.22</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G69">
         <v>1098</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C70" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D70">
         <v>0.53</v>
       </c>
       <c r="E70">
         <v>0.15</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G70">
         <v>854</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C71" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D71">
         <v>0.55</v>
       </c>
       <c r="E71">
         <v>0.16</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G71">
         <v>976</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C72" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D72">
         <v>0.55</v>
       </c>
       <c r="E72">
         <v>0.22</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G72">
         <v>1110</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73" t="s">
+        <v>140</v>
+      </c>
+      <c r="C73" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D73">
         <v>0.55</v>
       </c>
       <c r="E73">
         <v>0.22</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G73">
         <v>1208</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C74" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D74">
         <v>0.55</v>
       </c>
       <c r="E74">
         <v>0.28</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G74">
         <v>1470</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C75" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D75">
         <v>0.56</v>
       </c>
       <c r="E75">
         <v>0.15</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G75">
         <v>976</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C76" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D76">
         <v>0.6</v>
       </c>
       <c r="E76">
         <v>0.16</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G76">
         <v>1061</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C77" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D77">
         <v>0.63</v>
       </c>
       <c r="E77">
         <v>0.16</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G77">
         <v>854</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C78" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D78">
         <v>0.63</v>
       </c>
       <c r="E78">
         <v>0.25</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G78">
         <v>1190</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C79" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D79">
         <v>0.63</v>
       </c>
       <c r="E79">
         <v>0.32</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G79">
         <v>1537</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C80" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D80">
         <v>0.67</v>
       </c>
       <c r="E80">
         <v>0.18</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G80">
         <v>854</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C81" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D81">
         <v>0.7</v>
       </c>
       <c r="E81">
         <v>0.22</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G81">
         <v>1074</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C82" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D82">
         <v>0.7</v>
       </c>
       <c r="E82">
         <v>0.25</v>
       </c>
       <c r="F82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G82">
         <v>1183</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C83" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D83">
         <v>0.7</v>
       </c>
       <c r="E83">
         <v>0.28</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G83">
         <v>1281</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C84" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D84">
         <v>0.7</v>
       </c>
       <c r="E84">
         <v>0.32</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G84">
         <v>1470</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C85" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D85">
         <v>0.8</v>
       </c>
       <c r="E85">
         <v>0.25</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G85">
         <v>1061</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C86" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D86">
         <v>0.8</v>
       </c>
       <c r="E86">
         <v>0.32</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G86">
         <v>1342</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C87" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D87">
         <v>0.8</v>
       </c>
       <c r="E87">
         <v>0.4</v>
       </c>
       <c r="F87" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G87">
         <v>1830</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C88" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D88">
         <v>0.8</v>
       </c>
       <c r="E88">
         <v>0.45</v>
       </c>
       <c r="F88" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G88">
         <v>2422</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C89" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D89">
         <v>0.9</v>
       </c>
       <c r="E89">
         <v>0.22</v>
       </c>
       <c r="F89" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G89">
         <v>946</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C90" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D90">
         <v>0.9</v>
       </c>
       <c r="E90">
         <v>0.36</v>
       </c>
       <c r="F90" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G90">
         <v>1519</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C91" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D91">
         <v>1.0</v>
       </c>
       <c r="E91">
         <v>0.16</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G91">
         <v>720</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C92" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D92">
         <v>1.0</v>
       </c>
       <c r="E92">
         <v>0.22</v>
       </c>
       <c r="F92" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G92">
         <v>866</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93" t="s">
+        <v>179</v>
+      </c>
+      <c r="C93" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="D93">
         <v>1.0</v>
       </c>
       <c r="E93">
         <v>0.22</v>
       </c>
       <c r="F93" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G93">
         <v>866</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C94" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D94">
         <v>1.0</v>
       </c>
       <c r="E94">
         <v>0.25</v>
       </c>
       <c r="F94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G94">
         <v>976</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C95" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D95">
         <v>1.0</v>
       </c>
       <c r="E95">
         <v>0.32</v>
       </c>
       <c r="F95" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G95">
         <v>1202</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C96" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D96">
         <v>1.0</v>
       </c>
       <c r="E96">
         <v>0.4</v>
       </c>
       <c r="F96" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G96">
         <v>1635</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C97" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D97">
         <v>1.0</v>
       </c>
       <c r="E97">
         <v>0.5</v>
       </c>
       <c r="F97" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G97">
         <v>2184</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C98" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D98">
         <v>1.1</v>
       </c>
       <c r="E98">
         <v>0.28</v>
       </c>
       <c r="F98" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G98">
         <v>976</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C99" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D99">
         <v>1.1</v>
       </c>
       <c r="E99">
         <v>0.36</v>
       </c>
       <c r="F99" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G99">
         <v>1366</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C100" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D100">
         <v>1.2</v>
       </c>
       <c r="E100">
         <v>0.22</v>
       </c>
       <c r="F100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G100">
         <v>976</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101" t="s">
+        <v>194</v>
+      </c>
+      <c r="C101" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="D101">
         <v>1.2</v>
       </c>
       <c r="E101">
         <v>0.22</v>
       </c>
       <c r="F101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G101">
         <v>976</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C102" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D102">
         <v>1.2</v>
       </c>
       <c r="E102">
         <v>0.32</v>
       </c>
       <c r="F102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G102">
         <v>1141</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C103" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D103">
         <v>1.2</v>
       </c>
       <c r="E103">
         <v>0.4</v>
       </c>
       <c r="F103" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G103">
         <v>1495</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C104" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D104">
         <v>1.2</v>
       </c>
       <c r="E104">
         <v>0.4</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G104">
         <v>1647</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C105" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D105">
         <v>1.2</v>
       </c>
       <c r="E105">
         <v>0.6</v>
       </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G105">
         <v>2434</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C106" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D106">
         <v>1.4</v>
       </c>
       <c r="E106">
         <v>0.36</v>
       </c>
       <c r="F106" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G106">
         <v>1196</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C107" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D107">
         <v>1.4</v>
       </c>
       <c r="E107">
         <v>0.45</v>
       </c>
       <c r="F107" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G107">
         <v>1586</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C108" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D108">
         <v>1.4</v>
       </c>
       <c r="E108">
         <v>0.6</v>
       </c>
       <c r="F108" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G108">
         <v>2208</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C109" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D109">
         <v>1.4</v>
       </c>
       <c r="E109">
         <v>0.65</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G109">
         <v>2489</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C110" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D110">
         <v>1.5</v>
       </c>
       <c r="E110">
         <v>0.5</v>
       </c>
       <c r="F110" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G110">
         <v>2074</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C111" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D111">
         <v>1.6</v>
       </c>
       <c r="E111">
         <v>0.32</v>
       </c>
       <c r="F111" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G111">
-        <v>952</v>
+        <v>976</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C112" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D112">
         <v>1.6</v>
       </c>
       <c r="E112">
         <v>0.4</v>
       </c>
       <c r="F112" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G112">
         <v>1275</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C113" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D113">
         <v>1.6</v>
       </c>
       <c r="E113">
         <v>0.8</v>
       </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G113">
         <v>3282</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C114" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D114">
         <v>1.8</v>
       </c>
       <c r="E114">
         <v>0.45</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G114">
         <v>1373</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C115" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D115">
         <v>1.8</v>
       </c>
       <c r="E115">
         <v>0.55</v>
       </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G115">
         <v>1647</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C116" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D116">
         <v>1.8</v>
       </c>
       <c r="E116">
         <v>0.7</v>
       </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G116">
         <v>2312</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C117" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D117">
         <v>1.9</v>
       </c>
       <c r="E117">
         <v>0.6</v>
       </c>
       <c r="F117" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G117">
         <v>2312</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C118" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D118">
         <v>2.0</v>
       </c>
       <c r="E118">
         <v>0.4</v>
       </c>
       <c r="F118" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G118">
         <v>1129</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C119" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D119">
         <v>2.0</v>
       </c>
       <c r="E119">
         <v>0.5</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G119">
         <v>1415</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C120" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D120">
         <v>2.0</v>
       </c>
       <c r="E120">
         <v>0.6</v>
       </c>
       <c r="F120" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G120">
-        <v>1757</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C121" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D121">
         <v>2.0</v>
       </c>
       <c r="E121">
         <v>0.9</v>
       </c>
       <c r="F121" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G121">
         <v>3270</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C122" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D122">
         <v>2.0</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G122">
         <v>3630</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C123" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D123">
         <v>2.0</v>
       </c>
       <c r="E123">
         <v>1.2</v>
       </c>
       <c r="F123" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G123">
         <v>4660</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C124" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D124">
         <v>2.2</v>
       </c>
       <c r="E124">
         <v>0.45</v>
       </c>
       <c r="F124" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G124">
         <v>1220</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C125" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D125">
         <v>2.2</v>
       </c>
       <c r="E125">
         <v>0.7</v>
       </c>
       <c r="F125" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G125">
         <v>2050</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C126" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D126">
         <v>2.2</v>
       </c>
       <c r="E126">
         <v>0.9</v>
       </c>
       <c r="F126" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G126">
         <v>3026</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C127" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D127">
         <v>2.5</v>
       </c>
       <c r="E127">
         <v>0.4</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G127">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C128" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D128">
         <v>2.5</v>
       </c>
       <c r="E128">
         <v>0.5</v>
       </c>
       <c r="F128" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G128">
         <v>1257</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C129" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D129">
         <v>2.5</v>
       </c>
       <c r="E129">
         <v>0.6</v>
       </c>
       <c r="F129" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G129">
         <v>1562</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C130" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D130">
         <v>2.5</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G130">
         <v>3081</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C131" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D131">
         <v>2.5</v>
       </c>
       <c r="E131">
         <v>1.2</v>
       </c>
       <c r="F131" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G131">
         <v>4258</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C132" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D132">
         <v>2.65</v>
       </c>
       <c r="E132">
         <v>0.9</v>
       </c>
       <c r="F132" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G132">
         <v>2904</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C133" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D133">
         <v>2.8</v>
       </c>
       <c r="E133">
         <v>0.45</v>
       </c>
       <c r="F133" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G133">
         <v>1080</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C134" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D134">
         <v>2.8</v>
       </c>
       <c r="E134">
         <v>0.9</v>
       </c>
       <c r="F134" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G134">
         <v>2794</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C135" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D135">
         <v>3.0</v>
       </c>
       <c r="E135">
         <v>0.5</v>
       </c>
       <c r="F135" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G135">
         <v>1110</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="B136" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C136" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D136">
         <v>3.0</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G136">
         <v>3270</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="B137" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C137" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D137">
         <v>3.2</v>
       </c>
       <c r="E137">
         <v>0.5</v>
       </c>
       <c r="F137" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G137">
         <v>1092</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="B138" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C138" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D138">
         <v>3.2</v>
       </c>
       <c r="E138">
         <v>0.8</v>
       </c>
       <c r="F138" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G138">
         <v>1983</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="B139" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C139" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D139">
         <v>3.5</v>
       </c>
       <c r="E139">
         <v>0.7</v>
       </c>
       <c r="F139" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G139">
         <v>1720</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="B140" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C140" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D140">
         <v>3.5</v>
       </c>
       <c r="E140">
         <v>0.9</v>
       </c>
       <c r="F140" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G140">
         <v>2501</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="B141" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C141" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D141">
         <v>4.0</v>
       </c>
       <c r="E141">
         <v>0.6</v>
       </c>
       <c r="F141" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G141">
         <v>1159</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="B142" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C142" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D142">
         <v>4.0</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G142">
         <v>2281</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="B143" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C143" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D143">
         <v>4.0</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G143">
         <v>2281</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="B144" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C144" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D144">
         <v>4.0</v>
       </c>
       <c r="E144">
         <v>1.2</v>
       </c>
       <c r="F144" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G144">
         <v>2927</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="B145" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C145" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D145">
         <v>4.5</v>
       </c>
       <c r="E145">
         <v>0.7</v>
       </c>
       <c r="F145" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G145">
         <v>2519</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="B146" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C146" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D146">
         <v>4.5</v>
       </c>
       <c r="E146">
         <v>0.8</v>
       </c>
       <c r="F146" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G146">
         <v>1818</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="B147" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C147" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D147">
         <v>4.5</v>
       </c>
       <c r="E147">
         <v>0.9</v>
       </c>
       <c r="F147" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G147">
         <v>1867</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="B148" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C148" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D148">
         <v>4.5</v>
       </c>
       <c r="E148">
         <v>1.8</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G148">
         <v>4362</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="B149" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C149" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D149">
         <v>5.0</v>
       </c>
       <c r="E149">
         <v>0.7</v>
       </c>
       <c r="F149" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G149">
         <v>1342</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="B150" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C150" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D150">
         <v>5.0</v>
       </c>
       <c r="E150">
         <v>0.7</v>
       </c>
       <c r="F150" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G150">
         <v>1342</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="B151" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C151" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D151">
         <v>5.0</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G151">
         <v>1952</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="B152" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C152" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D152">
         <v>5.0</v>
       </c>
       <c r="E152">
         <v>1.2</v>
       </c>
       <c r="F152" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G152">
         <v>2580</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="B153" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C153" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D153">
         <v>5.0</v>
       </c>
       <c r="E153">
         <v>1.6</v>
       </c>
       <c r="F153" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G153">
         <v>4069</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="B154" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C154" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D154">
         <v>5.0</v>
       </c>
       <c r="E154">
         <v>2</v>
       </c>
       <c r="F154" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G154">
         <v>5490</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="B155" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C155" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D155">
         <v>6.0</v>
       </c>
       <c r="E155">
         <v>1.2</v>
       </c>
       <c r="F155" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G155">
         <v>2288</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="B156" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C156" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D156">
         <v>6.0</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G156">
         <v>4831</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="B157" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C157" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D157">
         <v>7.0</v>
       </c>
       <c r="E157">
         <v>0.7</v>
       </c>
       <c r="F157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G157">
         <v>1220</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="B158" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C158" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D158">
         <v>7.0</v>
       </c>
       <c r="E158">
         <v>1.2</v>
       </c>
       <c r="F158" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G158">
         <v>2062</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="B159" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C159" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D159">
         <v>8.0</v>
       </c>
       <c r="E159">
         <v>0.7</v>
       </c>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G159">
         <v>1127</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="B160" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C160" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D160">
         <v>8.0</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G160">
         <v>1379</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="B161" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C161" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D161">
         <v>8.0</v>
       </c>
       <c r="E161">
         <v>1.2</v>
       </c>
       <c r="F161" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G161">
         <v>1879</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="B162" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C162" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D162">
         <v>8.0</v>
       </c>
       <c r="E162">
         <v>1.6</v>
       </c>
       <c r="F162" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G162">
         <v>2910</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="B163" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C163" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D163">
         <v>8.0</v>
       </c>
       <c r="E163">
         <v>2</v>
       </c>
       <c r="F163" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G163">
         <v>3965</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="B164" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C164" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D164">
         <v>10.0</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G164">
         <v>1220</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="B165" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C165" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D165">
         <v>10.0</v>
       </c>
       <c r="E165">
         <v>1.6</v>
       </c>
       <c r="F165" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G165">
         <v>2464</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="B166" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C166" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D166">
         <v>10.0</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G166">
         <v>3282</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="B167" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C167" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D167">
         <v>10.0</v>
       </c>
       <c r="E167">
         <v>3</v>
       </c>
       <c r="F167" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G167">
         <v>6819</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="B168" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C168" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D168">
         <v>12.0</v>
       </c>
       <c r="E168">
         <v>1.2</v>
       </c>
       <c r="F168" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G168">
         <v>1163</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="B169" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C169" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D169">
         <v>12.0</v>
       </c>
       <c r="E169">
         <v>1.6</v>
       </c>
       <c r="F169" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G169">
         <v>1951</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="B170" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C170" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D170">
         <v>12.0</v>
       </c>
       <c r="E170">
         <v>2</v>
       </c>
       <c r="F170" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G170">
         <v>3382</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="B171" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C171" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D171">
         <v>12.0</v>
       </c>
       <c r="E171">
         <v>2</v>
       </c>
       <c r="F171" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G171">
         <v>2922</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="B172" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C172" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D172">
         <v>14.0</v>
       </c>
       <c r="E172">
         <v>1.4</v>
       </c>
       <c r="F172" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G172">
         <v>1586</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="B173" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C173" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D173">
         <v>14.0</v>
       </c>
       <c r="E173">
         <v>2</v>
       </c>
       <c r="F173" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G173">
         <v>2635</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="B174" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C174" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D174">
         <v>16.0</v>
       </c>
       <c r="E174">
         <v>1.6</v>
       </c>
       <c r="F174" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G174">
         <v>1739</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="B175" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C175" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D175">
         <v>18.0</v>
       </c>
       <c r="E175">
         <v>1.6</v>
       </c>
       <c r="F175" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G175">
-        <v>1573</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="B176" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C176" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D176">
         <v>20.0</v>
       </c>
       <c r="E176">
         <v>1.6</v>
       </c>
       <c r="F176" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G176">
         <v>1452</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="B177" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C177" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D177">
         <v>20.0</v>
       </c>
       <c r="E177">
         <v>2</v>
       </c>
       <c r="F177" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G177">
         <v>1940</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="B178" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C178" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D178">
         <v>20.0</v>
       </c>
       <c r="E178">
         <v>2.5</v>
       </c>
       <c r="F178" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G178">
         <v>2812</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="B179" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C179" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D179">
         <v>25.0</v>
       </c>
       <c r="E179">
         <v>2.5</v>
       </c>
       <c r="F179" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G179">
         <v>2431</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="B180" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C180" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D180">
         <v>25.0</v>
       </c>
       <c r="E180">
         <v>3</v>
       </c>
       <c r="F180" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G180">
         <v>3484</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="B181" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C181" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D181">
         <v>27.0</v>
       </c>
       <c r="E181">
         <v>2</v>
       </c>
       <c r="F181" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G181">
         <v>1218</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="B182" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C182" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D182">
         <v>30.0</v>
       </c>
       <c r="E182">
         <v>2.5</v>
       </c>
       <c r="F182" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G182">
         <v>2107</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="B183" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C183" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D183">
         <v>30.0</v>
       </c>
       <c r="E183">
         <v>3</v>
       </c>
       <c r="F183" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G183">
         <v>2917</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="B184" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C184" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D184">
         <v>4.0</v>
       </c>
       <c r="E184">
         <v>0.6</v>
       </c>
       <c r="F184" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G184">
         <v>1159</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="B185" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C185" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D185">
         <v>16.0</v>
       </c>
       <c r="E185">
         <v>1.6</v>
       </c>
       <c r="F185" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G185">
-        <v>1739</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="B186" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C186" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D186">
         <v>8.0</v>
       </c>
       <c r="E186">
         <v>1.6</v>
       </c>
       <c r="F186" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G186">
-        <v>2910</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="B189" s="9" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="B190" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="B191" s="11" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="B192" s="12" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B191" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B192" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>