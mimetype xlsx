--- v2 (2026-08-24)
+++ v3 (2026-10-23)
@@ -14,106 +14,109 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка из нержавеющей стали (от 0,026 до 30 мм)</t>
   </si>
   <si>
-    <t>24.08.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-obshchego-naznacheniya-yacheyka-ot-0026-do-20-mm</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,026x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0026х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>0,025</t>
   </si>
   <si>
+    <t>Нет в наличии</t>
+  </si>
+  <si>
+    <t>Сетка из нержавеющей стали 2x1</t>
+  </si>
+  <si>
+    <t>Сетка 2-2-1 AISI 304 ГОСТ 3826-82</t>
+  </si>
+  <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Сетка из нержавеющей стали 2x1</t>
-[...4 lines deleted...]
-  <si>
     <t>Сетка из нержавеющей стали 0,03x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0030х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 2x1,2</t>
   </si>
   <si>
     <t>Сетка 2-2-1,2 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,035x0,03</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0035х0,030 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,04x0,03</t>
   </si>
   <si>
     <t>Сетка № 0040х0,030 AISI 304 ТУ 14-4-507-99</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 3,2x1,2</t>
@@ -199,53 +202,50 @@
   <si>
     <t>Сетка нержавеющая 0125х0,080 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 6x2</t>
   </si>
   <si>
     <t>Сетка 2-6-2 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,14x0,09</t>
   </si>
   <si>
     <t>Сетка № 014х0,09 AISI 304 ТУ 14-4-507-99</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,14x0,09 ш. 1300 мм</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 8x0,7</t>
   </si>
   <si>
     <t>Сетка 2-8-07 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
-    <t>Нет в наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>Сетка из нержавеющей стали 0,14x0,11</t>
   </si>
   <si>
     <t>Сетка № 014х0,11 AISI 304ТУ 14-4-507-99</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 7x1,2</t>
   </si>
   <si>
     <t>Сетка 2-7-1,2 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,16x0,12</t>
   </si>
   <si>
     <t>Сетка № 016х0,12 AISI 304 ТУ 14-4-507-99</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,2x0,13</t>
   </si>
   <si>
     <t>Сетка № 020х0,13 AISI 304 ТУ 14-4-507-99</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 8x1,2</t>
@@ -1109,50 +1109,59 @@
     <t>Сетка 30х30-2,5-V AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 30x3 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 30х30-3,0-V AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 4x0,6 из рифленой проволоки</t>
   </si>
   <si>
     <t>Сетка 4х4-0,6-III AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 16x1,6</t>
   </si>
   <si>
     <t>Сетка 2-16-1,6 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 8x1,6</t>
   </si>
   <si>
     <t>Сетка 2-8-1,6 AISI 304 ГОСТ 3826-82</t>
+  </si>
+  <si>
+    <t>Сетка из нержавеющей стали 0,2x0,19 ш.1300 мм</t>
+  </si>
+  <si>
+    <t>Сетка AISI 304 02х0,19 ТУ 1276-003-38279335-2013</t>
+  </si>
+  <si>
+    <t>0,19</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1632,54 +1641,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://td-mc.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2237026@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G192"/>
+  <dimension ref="A1:G193"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B192" sqref="B192"/>
+      <selection activeCell="B193" sqref="B193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="104.974" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
@@ -1755,4172 +1764,4192 @@
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>0.026</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9">
         <v>2.0</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G9">
         <v>3630</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10">
         <v>0.03</v>
       </c>
       <c r="E10">
         <v>0.025</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G10">
         <v>3636</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11">
         <v>2.0</v>
       </c>
       <c r="E11">
         <v>1.2</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G11">
         <v>4660</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12">
         <v>0.035</v>
       </c>
       <c r="E12">
         <v>0.03</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G12">
         <v>3416</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13">
         <v>0.04</v>
       </c>
       <c r="E13">
         <v>0.03</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G13">
         <v>2294</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14">
         <v>3.2</v>
       </c>
       <c r="E14">
         <v>1.2</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G14">
         <v>3477</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15">
         <v>0.056</v>
       </c>
       <c r="E15">
         <v>0.04</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G15">
         <v>1586</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16">
         <v>0.06</v>
       </c>
       <c r="E16">
         <v>0.032</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G16">
         <v>1830</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D17">
         <v>0.071</v>
       </c>
       <c r="E17">
         <v>0.055</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G17">
         <v>1275</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
         <v>5.0</v>
       </c>
       <c r="E18">
         <v>1</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G18">
         <v>1952</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
         <v>0.071</v>
       </c>
       <c r="E19">
         <v>0.03</v>
       </c>
       <c r="F19" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G19">
         <v>1586</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20">
         <v>5.0</v>
       </c>
       <c r="E20">
         <v>1.2</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G20">
         <v>2580</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21">
         <v>0.08</v>
       </c>
       <c r="E21">
         <v>0.055</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G21">
         <v>1220</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D22">
         <v>5.0</v>
       </c>
       <c r="E22">
         <v>1.6</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G22">
         <v>4069</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C23" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D23">
         <v>0.09</v>
       </c>
       <c r="E23">
         <v>0.055</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G23">
         <v>1129</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D24">
         <v>5.0</v>
       </c>
       <c r="E24">
         <v>2</v>
       </c>
       <c r="F24" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G24">
         <v>5490</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D25">
         <v>0.1</v>
       </c>
       <c r="E25">
         <v>0.05</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G25">
         <v>1000</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C26" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D26">
         <v>6.0</v>
       </c>
       <c r="E26">
         <v>1.2</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G26">
         <v>2288</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C27" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D27">
         <v>0.13</v>
       </c>
       <c r="E27">
         <v>0.08</v>
       </c>
       <c r="F27" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G27">
         <v>976</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D28">
         <v>6.0</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G28">
         <v>4831</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D29">
         <v>0.14</v>
       </c>
       <c r="E29">
         <v>0.09</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G29">
         <v>1083</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D30">
         <v>0.14</v>
       </c>
       <c r="E30">
         <v>0.09</v>
       </c>
       <c r="F30" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G30">
         <v>1083</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D31">
         <v>8.0</v>
       </c>
       <c r="E31">
         <v>0.7</v>
       </c>
       <c r="F31" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G31">
         <v>1146</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>0.14</v>
       </c>
       <c r="E32">
         <v>0.11</v>
       </c>
       <c r="F32" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G32">
         <v>1244</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>7.0</v>
       </c>
       <c r="E33">
         <v>1.2</v>
       </c>
       <c r="F33" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G33">
         <v>2428</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>0.16</v>
       </c>
       <c r="E34">
         <v>0.12</v>
       </c>
       <c r="F34" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G34">
         <v>1098</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>0.2</v>
       </c>
       <c r="E35">
         <v>0.13</v>
       </c>
       <c r="F35" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G35">
         <v>1049</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>8.0</v>
       </c>
       <c r="E36">
         <v>1.2</v>
       </c>
       <c r="F36" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G36">
         <v>2158</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>0.2</v>
       </c>
       <c r="E37">
         <v>0.13</v>
       </c>
       <c r="F37" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G37">
         <v>1154</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>0.22</v>
       </c>
       <c r="E38">
         <v>0.1</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G38">
         <v>854</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>8.0</v>
       </c>
       <c r="E39">
         <v>2</v>
       </c>
       <c r="F39" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G39">
         <v>3965</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>0.25</v>
       </c>
       <c r="E40">
         <v>0.1</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G40">
         <v>854</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>10.0</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G41">
         <v>1377</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42" t="s">
         <v>82</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>0.25</v>
       </c>
       <c r="E42">
         <v>0.16</v>
       </c>
       <c r="F42" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G42">
         <v>1220</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43" t="s">
         <v>84</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>10.0</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G43">
         <v>3051</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44" t="s">
         <v>86</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>0.25</v>
       </c>
       <c r="E44">
         <v>0.16</v>
       </c>
       <c r="F44" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G44">
         <v>1220</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45" t="s">
         <v>87</v>
       </c>
       <c r="C45" t="s">
         <v>88</v>
       </c>
       <c r="D45">
         <v>0.25</v>
       </c>
       <c r="E45">
         <v>0.2</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G45">
         <v>1793</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46" t="s">
         <v>89</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>0.25</v>
       </c>
       <c r="E46">
         <v>0.2</v>
       </c>
       <c r="F46" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G46">
         <v>1793</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47" t="s">
         <v>90</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
         <v>0.29</v>
       </c>
       <c r="E47">
         <v>0.1</v>
       </c>
       <c r="F47" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G47">
         <v>952</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48" t="s">
         <v>92</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>0.3</v>
       </c>
       <c r="E48">
         <v>0.12</v>
       </c>
       <c r="F48" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G48">
         <v>976</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49" t="s">
         <v>94</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>0.3</v>
       </c>
       <c r="E49">
         <v>0.2</v>
       </c>
       <c r="F49" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G49">
         <v>1305</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50" t="s">
         <v>96</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>14.0</v>
       </c>
       <c r="E50">
         <v>2</v>
       </c>
       <c r="F50" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G50">
         <v>2679</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51" t="s">
         <v>98</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
         <v>0.3</v>
       </c>
       <c r="E51">
         <v>0.2</v>
       </c>
       <c r="F51" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G51">
         <v>1305</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52" t="s">
         <v>99</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>0.32</v>
       </c>
       <c r="E52">
         <v>0.16</v>
       </c>
       <c r="F52" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G52">
         <v>1068</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53" t="s">
         <v>101</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>0.32</v>
       </c>
       <c r="E53">
         <v>0.25</v>
       </c>
       <c r="F53" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G53">
         <v>1781</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54" t="s">
         <v>103</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>0.35</v>
       </c>
       <c r="E54">
         <v>0.12</v>
       </c>
       <c r="F54" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G54">
         <v>842</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55" t="s">
         <v>105</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>20.0</v>
       </c>
       <c r="E55">
         <v>1.6</v>
       </c>
       <c r="F55" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G55">
         <v>1742</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56" t="s">
         <v>107</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>0.36</v>
       </c>
       <c r="E56">
         <v>0.16</v>
       </c>
       <c r="F56" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G56">
         <v>976</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57" t="s">
         <v>109</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>20.0</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G57">
         <v>2342</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58" t="s">
         <v>111</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>0.4</v>
       </c>
       <c r="E58">
         <v>0.15</v>
       </c>
       <c r="F58" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G58">
         <v>1007</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59" t="s">
         <v>113</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>0.4</v>
       </c>
       <c r="E59">
         <v>0.2</v>
       </c>
       <c r="F59" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G59">
         <v>1196</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60" t="s">
         <v>115</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>0.4</v>
       </c>
       <c r="E60">
         <v>0.25</v>
       </c>
       <c r="F60" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G60">
         <v>1501</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61" t="s">
         <v>117</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>0.42</v>
       </c>
       <c r="E61">
         <v>0.12</v>
       </c>
       <c r="F61" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G61">
         <v>915</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62" t="s">
         <v>119</v>
       </c>
       <c r="C62" t="s">
         <v>120</v>
       </c>
       <c r="D62">
         <v>0.45</v>
       </c>
       <c r="E62">
         <v>0.13</v>
       </c>
       <c r="F62" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G62">
         <v>793</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63" t="s">
         <v>121</v>
       </c>
       <c r="C63" t="s">
         <v>122</v>
       </c>
       <c r="D63">
         <v>0.45</v>
       </c>
       <c r="E63">
         <v>0.2</v>
       </c>
       <c r="F63" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G63">
         <v>1135</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64" t="s">
         <v>123</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>0.45</v>
       </c>
       <c r="E64">
         <v>0.2</v>
       </c>
       <c r="F64" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G64">
         <v>1086</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65" t="s">
         <v>124</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>0.45</v>
       </c>
       <c r="E65">
         <v>0.25</v>
       </c>
       <c r="F65" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G65">
         <v>1427</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66" t="s">
         <v>126</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>0.5</v>
       </c>
       <c r="E66">
         <v>0.2</v>
       </c>
       <c r="F66" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G66">
         <v>1061</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67" t="s">
         <v>128</v>
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
         <v>0.5</v>
       </c>
       <c r="E67">
         <v>0.25</v>
       </c>
       <c r="F67" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G67">
         <v>1354</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68" t="s">
         <v>130</v>
       </c>
       <c r="C68" t="s">
         <v>131</v>
       </c>
       <c r="D68">
         <v>0.5</v>
       </c>
       <c r="E68">
         <v>0.3</v>
       </c>
       <c r="F68" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G68">
         <v>1678</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69" t="s">
         <v>132</v>
       </c>
       <c r="C69" t="s">
         <v>133</v>
       </c>
       <c r="D69">
         <v>0.52</v>
       </c>
       <c r="E69">
         <v>0.22</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G69">
         <v>1098</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70" t="s">
         <v>134</v>
       </c>
       <c r="C70" t="s">
         <v>135</v>
       </c>
       <c r="D70">
         <v>0.53</v>
       </c>
       <c r="E70">
         <v>0.15</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G70">
         <v>854</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71" t="s">
         <v>136</v>
       </c>
       <c r="C71" t="s">
         <v>137</v>
       </c>
       <c r="D71">
         <v>0.55</v>
       </c>
       <c r="E71">
         <v>0.16</v>
       </c>
       <c r="F71" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G71">
         <v>976</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72" t="s">
         <v>138</v>
       </c>
       <c r="C72" t="s">
         <v>139</v>
       </c>
       <c r="D72">
         <v>0.55</v>
       </c>
       <c r="E72">
         <v>0.22</v>
       </c>
       <c r="F72" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G72">
         <v>1110</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73" t="s">
         <v>140</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
         <v>0.55</v>
       </c>
       <c r="E73">
         <v>0.22</v>
       </c>
       <c r="F73" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G73">
         <v>1208</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74" t="s">
         <v>141</v>
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>0.55</v>
       </c>
       <c r="E74">
         <v>0.28</v>
       </c>
       <c r="F74" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G74">
         <v>1470</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75" t="s">
         <v>143</v>
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
         <v>0.56</v>
       </c>
       <c r="E75">
         <v>0.15</v>
       </c>
       <c r="F75" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G75">
         <v>976</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76" t="s">
         <v>145</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
         <v>0.6</v>
       </c>
       <c r="E76">
         <v>0.16</v>
       </c>
       <c r="F76" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G76">
         <v>1061</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77" t="s">
         <v>147</v>
       </c>
       <c r="C77" t="s">
         <v>148</v>
       </c>
       <c r="D77">
         <v>0.63</v>
       </c>
       <c r="E77">
         <v>0.16</v>
       </c>
       <c r="F77" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G77">
         <v>854</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78" t="s">
         <v>149</v>
       </c>
       <c r="C78" t="s">
         <v>150</v>
       </c>
       <c r="D78">
         <v>0.63</v>
       </c>
       <c r="E78">
         <v>0.25</v>
       </c>
       <c r="F78" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G78">
         <v>1190</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79" t="s">
         <v>151</v>
       </c>
       <c r="C79" t="s">
         <v>152</v>
       </c>
       <c r="D79">
         <v>0.63</v>
       </c>
       <c r="E79">
         <v>0.32</v>
       </c>
       <c r="F79" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G79">
         <v>1537</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80" t="s">
         <v>153</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>0.67</v>
       </c>
       <c r="E80">
         <v>0.18</v>
       </c>
       <c r="F80" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G80">
         <v>854</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81" t="s">
         <v>155</v>
       </c>
       <c r="C81" t="s">
         <v>156</v>
       </c>
       <c r="D81">
         <v>0.7</v>
       </c>
       <c r="E81">
         <v>0.22</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G81">
         <v>1074</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82" t="s">
         <v>157</v>
       </c>
       <c r="C82" t="s">
         <v>158</v>
       </c>
       <c r="D82">
         <v>0.7</v>
       </c>
       <c r="E82">
         <v>0.25</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G82">
         <v>1183</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83" t="s">
         <v>159</v>
       </c>
       <c r="C83" t="s">
         <v>160</v>
       </c>
       <c r="D83">
         <v>0.7</v>
       </c>
       <c r="E83">
         <v>0.28</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G83">
         <v>1281</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84" t="s">
         <v>161</v>
       </c>
       <c r="C84" t="s">
         <v>162</v>
       </c>
       <c r="D84">
         <v>0.7</v>
       </c>
       <c r="E84">
         <v>0.32</v>
       </c>
       <c r="F84" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G84">
         <v>1470</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85" t="s">
         <v>163</v>
       </c>
       <c r="C85" t="s">
         <v>164</v>
       </c>
       <c r="D85">
         <v>0.8</v>
       </c>
       <c r="E85">
         <v>0.25</v>
       </c>
       <c r="F85" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G85">
         <v>1061</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86" t="s">
         <v>165</v>
       </c>
       <c r="C86" t="s">
         <v>166</v>
       </c>
       <c r="D86">
         <v>0.8</v>
       </c>
       <c r="E86">
         <v>0.32</v>
       </c>
       <c r="F86" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G86">
         <v>1342</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87" t="s">
         <v>167</v>
       </c>
       <c r="C87" t="s">
         <v>168</v>
       </c>
       <c r="D87">
         <v>0.8</v>
       </c>
       <c r="E87">
         <v>0.4</v>
       </c>
       <c r="F87" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G87">
         <v>1830</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88" t="s">
         <v>169</v>
       </c>
       <c r="C88" t="s">
         <v>170</v>
       </c>
       <c r="D88">
         <v>0.8</v>
       </c>
       <c r="E88">
         <v>0.45</v>
       </c>
       <c r="F88" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G88">
         <v>2422</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89" t="s">
         <v>171</v>
       </c>
       <c r="C89" t="s">
         <v>172</v>
       </c>
       <c r="D89">
         <v>0.9</v>
       </c>
       <c r="E89">
         <v>0.22</v>
       </c>
       <c r="F89" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G89">
         <v>946</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90" t="s">
         <v>173</v>
       </c>
       <c r="C90" t="s">
         <v>174</v>
       </c>
       <c r="D90">
         <v>0.9</v>
       </c>
       <c r="E90">
         <v>0.36</v>
       </c>
       <c r="F90" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G90">
         <v>1519</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91" t="s">
         <v>175</v>
       </c>
       <c r="C91" t="s">
         <v>176</v>
       </c>
       <c r="D91">
         <v>1.0</v>
       </c>
       <c r="E91">
         <v>0.16</v>
       </c>
       <c r="F91" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G91">
         <v>720</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92" t="s">
         <v>177</v>
       </c>
       <c r="C92" t="s">
         <v>178</v>
       </c>
       <c r="D92">
         <v>1.0</v>
       </c>
       <c r="E92">
         <v>0.22</v>
       </c>
       <c r="F92" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G92">
         <v>866</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93" t="s">
         <v>179</v>
       </c>
       <c r="C93" t="s">
         <v>178</v>
       </c>
       <c r="D93">
         <v>1.0</v>
       </c>
       <c r="E93">
         <v>0.22</v>
       </c>
       <c r="F93" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G93">
         <v>866</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94" t="s">
         <v>180</v>
       </c>
       <c r="C94" t="s">
         <v>181</v>
       </c>
       <c r="D94">
         <v>1.0</v>
       </c>
       <c r="E94">
         <v>0.25</v>
       </c>
       <c r="F94" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G94">
         <v>976</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95" t="s">
         <v>182</v>
       </c>
       <c r="C95" t="s">
         <v>183</v>
       </c>
       <c r="D95">
         <v>1.0</v>
       </c>
       <c r="E95">
         <v>0.32</v>
       </c>
       <c r="F95" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G95">
         <v>1202</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96" t="s">
         <v>184</v>
       </c>
       <c r="C96" t="s">
         <v>185</v>
       </c>
       <c r="D96">
         <v>1.0</v>
       </c>
       <c r="E96">
         <v>0.4</v>
       </c>
       <c r="F96" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G96">
         <v>1635</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97" t="s">
         <v>186</v>
       </c>
       <c r="C97" t="s">
         <v>187</v>
       </c>
       <c r="D97">
         <v>1.0</v>
       </c>
       <c r="E97">
         <v>0.5</v>
       </c>
       <c r="F97" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G97">
         <v>2184</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98" t="s">
         <v>188</v>
       </c>
       <c r="C98" t="s">
         <v>189</v>
       </c>
       <c r="D98">
         <v>1.1</v>
       </c>
       <c r="E98">
         <v>0.28</v>
       </c>
       <c r="F98" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G98">
         <v>976</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99" t="s">
         <v>190</v>
       </c>
       <c r="C99" t="s">
         <v>191</v>
       </c>
       <c r="D99">
         <v>1.1</v>
       </c>
       <c r="E99">
         <v>0.36</v>
       </c>
       <c r="F99" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G99">
         <v>1366</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100" t="s">
         <v>192</v>
       </c>
       <c r="C100" t="s">
         <v>193</v>
       </c>
       <c r="D100">
         <v>1.2</v>
       </c>
       <c r="E100">
         <v>0.22</v>
       </c>
       <c r="F100" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G100">
         <v>976</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101" t="s">
         <v>194</v>
       </c>
       <c r="C101" t="s">
         <v>193</v>
       </c>
       <c r="D101">
         <v>1.2</v>
       </c>
       <c r="E101">
         <v>0.22</v>
       </c>
       <c r="F101" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G101">
         <v>976</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102" t="s">
         <v>195</v>
       </c>
       <c r="C102" t="s">
         <v>196</v>
       </c>
       <c r="D102">
         <v>1.2</v>
       </c>
       <c r="E102">
         <v>0.32</v>
       </c>
       <c r="F102" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G102">
         <v>1141</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103" t="s">
         <v>197</v>
       </c>
       <c r="C103" t="s">
         <v>198</v>
       </c>
       <c r="D103">
         <v>1.2</v>
       </c>
       <c r="E103">
         <v>0.4</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G103">
         <v>1495</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104" t="s">
         <v>199</v>
       </c>
       <c r="C104" t="s">
         <v>200</v>
       </c>
       <c r="D104">
         <v>1.2</v>
       </c>
       <c r="E104">
         <v>0.4</v>
       </c>
       <c r="F104" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G104">
         <v>1647</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105" t="s">
         <v>201</v>
       </c>
       <c r="C105" t="s">
         <v>202</v>
       </c>
       <c r="D105">
         <v>1.2</v>
       </c>
       <c r="E105">
         <v>0.6</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G105">
         <v>2434</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106" t="s">
         <v>203</v>
       </c>
       <c r="C106" t="s">
         <v>204</v>
       </c>
       <c r="D106">
         <v>1.4</v>
       </c>
       <c r="E106">
         <v>0.36</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G106">
         <v>1196</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107" t="s">
         <v>205</v>
       </c>
       <c r="C107" t="s">
         <v>206</v>
       </c>
       <c r="D107">
         <v>1.4</v>
       </c>
       <c r="E107">
         <v>0.45</v>
       </c>
       <c r="F107" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107">
         <v>1586</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108" t="s">
         <v>207</v>
       </c>
       <c r="C108" t="s">
         <v>208</v>
       </c>
       <c r="D108">
         <v>1.4</v>
       </c>
       <c r="E108">
         <v>0.6</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108">
         <v>2208</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109" t="s">
         <v>209</v>
       </c>
       <c r="C109" t="s">
         <v>210</v>
       </c>
       <c r="D109">
         <v>1.4</v>
       </c>
       <c r="E109">
         <v>0.65</v>
       </c>
       <c r="F109" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G109">
         <v>2489</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110" t="s">
         <v>211</v>
       </c>
       <c r="C110" t="s">
         <v>212</v>
       </c>
       <c r="D110">
         <v>1.5</v>
       </c>
       <c r="E110">
         <v>0.5</v>
       </c>
       <c r="F110" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G110">
         <v>2074</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111" t="s">
         <v>213</v>
       </c>
       <c r="C111" t="s">
         <v>214</v>
       </c>
       <c r="D111">
         <v>1.6</v>
       </c>
       <c r="E111">
         <v>0.32</v>
       </c>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G111">
         <v>976</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112" t="s">
         <v>215</v>
       </c>
       <c r="C112" t="s">
         <v>216</v>
       </c>
       <c r="D112">
         <v>1.6</v>
       </c>
       <c r="E112">
         <v>0.4</v>
       </c>
       <c r="F112" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G112">
         <v>1275</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113" t="s">
         <v>217</v>
       </c>
       <c r="C113" t="s">
         <v>218</v>
       </c>
       <c r="D113">
         <v>1.6</v>
       </c>
       <c r="E113">
         <v>0.8</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G113">
         <v>3282</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114" t="s">
         <v>219</v>
       </c>
       <c r="C114" t="s">
         <v>220</v>
       </c>
       <c r="D114">
         <v>1.8</v>
       </c>
       <c r="E114">
         <v>0.45</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G114">
         <v>1373</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115" t="s">
         <v>221</v>
       </c>
       <c r="C115" t="s">
         <v>222</v>
       </c>
       <c r="D115">
         <v>1.8</v>
       </c>
       <c r="E115">
         <v>0.55</v>
       </c>
       <c r="F115" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G115">
         <v>1647</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116" t="s">
         <v>223</v>
       </c>
       <c r="C116" t="s">
         <v>224</v>
       </c>
       <c r="D116">
         <v>1.8</v>
       </c>
       <c r="E116">
         <v>0.7</v>
       </c>
       <c r="F116" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G116">
         <v>2312</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117" t="s">
         <v>225</v>
       </c>
       <c r="C117" t="s">
         <v>226</v>
       </c>
       <c r="D117">
         <v>1.9</v>
       </c>
       <c r="E117">
         <v>0.6</v>
       </c>
       <c r="F117" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G117">
         <v>2312</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118" t="s">
         <v>227</v>
       </c>
       <c r="C118" t="s">
         <v>228</v>
       </c>
       <c r="D118">
         <v>2.0</v>
       </c>
       <c r="E118">
         <v>0.4</v>
       </c>
       <c r="F118" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G118">
         <v>1129</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119" t="s">
         <v>229</v>
       </c>
       <c r="C119" t="s">
         <v>230</v>
       </c>
       <c r="D119">
         <v>2.0</v>
       </c>
       <c r="E119">
         <v>0.5</v>
       </c>
       <c r="F119" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G119">
         <v>1415</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120" t="s">
         <v>231</v>
       </c>
       <c r="C120" t="s">
         <v>232</v>
       </c>
       <c r="D120">
         <v>2.0</v>
       </c>
       <c r="E120">
         <v>0.6</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G120">
         <v>1781</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121" t="s">
         <v>233</v>
       </c>
       <c r="C121" t="s">
         <v>234</v>
       </c>
       <c r="D121">
         <v>2.0</v>
       </c>
       <c r="E121">
         <v>0.9</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G121">
         <v>3270</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122" t="s">
         <v>235</v>
       </c>
       <c r="C122" t="s">
         <v>236</v>
       </c>
       <c r="D122">
         <v>2.0</v>
       </c>
       <c r="E122">
         <v>1</v>
       </c>
       <c r="F122" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G122">
         <v>3630</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123" t="s">
         <v>237</v>
       </c>
       <c r="C123" t="s">
         <v>238</v>
       </c>
       <c r="D123">
         <v>2.0</v>
       </c>
       <c r="E123">
         <v>1.2</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G123">
         <v>4660</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124" t="s">
         <v>239</v>
       </c>
       <c r="C124" t="s">
         <v>240</v>
       </c>
       <c r="D124">
         <v>2.2</v>
       </c>
       <c r="E124">
         <v>0.45</v>
       </c>
       <c r="F124" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G124">
         <v>1220</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125" t="s">
         <v>241</v>
       </c>
       <c r="C125" t="s">
         <v>242</v>
       </c>
       <c r="D125">
         <v>2.2</v>
       </c>
       <c r="E125">
         <v>0.7</v>
       </c>
       <c r="F125" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G125">
         <v>2050</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126" t="s">
         <v>243</v>
       </c>
       <c r="C126" t="s">
         <v>244</v>
       </c>
       <c r="D126">
         <v>2.2</v>
       </c>
       <c r="E126">
         <v>0.9</v>
       </c>
       <c r="F126" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G126">
         <v>3026</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127" t="s">
         <v>245</v>
       </c>
       <c r="C127" t="s">
         <v>246</v>
       </c>
       <c r="D127">
         <v>2.5</v>
       </c>
       <c r="E127">
         <v>0.4</v>
       </c>
       <c r="F127" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G127">
         <v>1007</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128" t="s">
         <v>247</v>
       </c>
       <c r="C128" t="s">
         <v>248</v>
       </c>
       <c r="D128">
         <v>2.5</v>
       </c>
       <c r="E128">
         <v>0.5</v>
       </c>
       <c r="F128" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G128">
         <v>1257</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129" t="s">
         <v>249</v>
       </c>
       <c r="C129" t="s">
         <v>250</v>
       </c>
       <c r="D129">
         <v>2.5</v>
       </c>
       <c r="E129">
         <v>0.6</v>
       </c>
       <c r="F129" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G129">
         <v>1562</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130" t="s">
         <v>251</v>
       </c>
       <c r="C130" t="s">
         <v>252</v>
       </c>
       <c r="D130">
         <v>2.5</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G130">
         <v>3081</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131" t="s">
         <v>253</v>
       </c>
       <c r="C131" t="s">
         <v>254</v>
       </c>
       <c r="D131">
         <v>2.5</v>
       </c>
       <c r="E131">
         <v>1.2</v>
       </c>
       <c r="F131" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G131">
         <v>4258</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132" t="s">
         <v>255</v>
       </c>
       <c r="C132" t="s">
         <v>256</v>
       </c>
       <c r="D132">
         <v>2.65</v>
       </c>
       <c r="E132">
         <v>0.9</v>
       </c>
       <c r="F132" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G132">
         <v>2904</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133" t="s">
         <v>257</v>
       </c>
       <c r="C133" t="s">
         <v>258</v>
       </c>
       <c r="D133">
         <v>2.8</v>
       </c>
       <c r="E133">
         <v>0.45</v>
       </c>
       <c r="F133" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G133">
         <v>1080</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134" t="s">
         <v>259</v>
       </c>
       <c r="C134" t="s">
         <v>260</v>
       </c>
       <c r="D134">
         <v>2.8</v>
       </c>
       <c r="E134">
         <v>0.9</v>
       </c>
       <c r="F134" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G134">
         <v>2794</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135" t="s">
         <v>261</v>
       </c>
       <c r="C135" t="s">
         <v>262</v>
       </c>
       <c r="D135">
         <v>3.0</v>
       </c>
       <c r="E135">
         <v>0.5</v>
       </c>
       <c r="F135" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G135">
         <v>1110</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="B136" t="s">
         <v>263</v>
       </c>
       <c r="C136" t="s">
         <v>264</v>
       </c>
       <c r="D136">
         <v>3.0</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G136">
         <v>3270</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="B137" t="s">
         <v>265</v>
       </c>
       <c r="C137" t="s">
         <v>266</v>
       </c>
       <c r="D137">
         <v>3.2</v>
       </c>
       <c r="E137">
         <v>0.5</v>
       </c>
       <c r="F137" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G137">
         <v>1092</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="B138" t="s">
         <v>267</v>
       </c>
       <c r="C138" t="s">
         <v>268</v>
       </c>
       <c r="D138">
         <v>3.2</v>
       </c>
       <c r="E138">
         <v>0.8</v>
       </c>
       <c r="F138" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G138">
         <v>1983</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="B139" t="s">
         <v>269</v>
       </c>
       <c r="C139" t="s">
         <v>270</v>
       </c>
       <c r="D139">
         <v>3.5</v>
       </c>
       <c r="E139">
         <v>0.7</v>
       </c>
       <c r="F139" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139">
         <v>1720</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="B140" t="s">
         <v>271</v>
       </c>
       <c r="C140" t="s">
         <v>272</v>
       </c>
       <c r="D140">
         <v>3.5</v>
       </c>
       <c r="E140">
         <v>0.9</v>
       </c>
       <c r="F140" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140">
         <v>2501</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="B141" t="s">
         <v>273</v>
       </c>
       <c r="C141" t="s">
         <v>274</v>
       </c>
       <c r="D141">
         <v>4.0</v>
       </c>
       <c r="E141">
         <v>0.6</v>
       </c>
       <c r="F141" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G141">
         <v>1159</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="B142" t="s">
         <v>275</v>
       </c>
       <c r="C142" t="s">
         <v>276</v>
       </c>
       <c r="D142">
         <v>4.0</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G142">
         <v>2281</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="B143" t="s">
         <v>277</v>
       </c>
       <c r="C143" t="s">
         <v>278</v>
       </c>
       <c r="D143">
         <v>4.0</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G143">
         <v>2281</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="B144" t="s">
         <v>279</v>
       </c>
       <c r="C144" t="s">
         <v>280</v>
       </c>
       <c r="D144">
         <v>4.0</v>
       </c>
       <c r="E144">
         <v>1.2</v>
       </c>
       <c r="F144" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G144">
         <v>2927</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="B145" t="s">
         <v>281</v>
       </c>
       <c r="C145" t="s">
         <v>282</v>
       </c>
       <c r="D145">
         <v>4.5</v>
       </c>
       <c r="E145">
         <v>0.7</v>
       </c>
       <c r="F145" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G145">
         <v>2519</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="B146" t="s">
         <v>283</v>
       </c>
       <c r="C146" t="s">
         <v>284</v>
       </c>
       <c r="D146">
         <v>4.5</v>
       </c>
       <c r="E146">
         <v>0.8</v>
       </c>
       <c r="F146" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G146">
         <v>1818</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="B147" t="s">
         <v>285</v>
       </c>
       <c r="C147" t="s">
         <v>286</v>
       </c>
       <c r="D147">
         <v>4.5</v>
       </c>
       <c r="E147">
         <v>0.9</v>
       </c>
       <c r="F147" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G147">
         <v>1867</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="B148" t="s">
         <v>287</v>
       </c>
       <c r="C148" t="s">
         <v>288</v>
       </c>
       <c r="D148">
         <v>4.5</v>
       </c>
       <c r="E148">
         <v>1.8</v>
       </c>
       <c r="F148" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G148">
         <v>4362</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="B149" t="s">
         <v>289</v>
       </c>
       <c r="C149" t="s">
         <v>290</v>
       </c>
       <c r="D149">
         <v>5.0</v>
       </c>
       <c r="E149">
         <v>0.7</v>
       </c>
       <c r="F149" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G149">
         <v>1342</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="B150" t="s">
         <v>291</v>
       </c>
       <c r="C150" t="s">
         <v>292</v>
       </c>
       <c r="D150">
         <v>5.0</v>
       </c>
       <c r="E150">
         <v>0.7</v>
       </c>
       <c r="F150" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G150">
         <v>1342</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="B151" t="s">
         <v>293</v>
       </c>
       <c r="C151" t="s">
         <v>294</v>
       </c>
       <c r="D151">
         <v>5.0</v>
       </c>
       <c r="E151">
         <v>1</v>
       </c>
       <c r="F151" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G151">
         <v>1952</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="B152" t="s">
         <v>295</v>
       </c>
       <c r="C152" t="s">
         <v>296</v>
       </c>
       <c r="D152">
         <v>5.0</v>
       </c>
       <c r="E152">
         <v>1.2</v>
       </c>
       <c r="F152" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G152">
         <v>2580</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="B153" t="s">
         <v>297</v>
       </c>
       <c r="C153" t="s">
         <v>298</v>
       </c>
       <c r="D153">
         <v>5.0</v>
       </c>
       <c r="E153">
         <v>1.6</v>
       </c>
       <c r="F153" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G153">
         <v>4069</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="B154" t="s">
         <v>299</v>
       </c>
       <c r="C154" t="s">
         <v>300</v>
       </c>
       <c r="D154">
         <v>5.0</v>
       </c>
       <c r="E154">
         <v>2</v>
       </c>
       <c r="F154" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G154">
         <v>5490</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="B155" t="s">
         <v>301</v>
       </c>
       <c r="C155" t="s">
         <v>302</v>
       </c>
       <c r="D155">
         <v>6.0</v>
       </c>
       <c r="E155">
         <v>1.2</v>
       </c>
       <c r="F155" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G155">
         <v>2288</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="B156" t="s">
         <v>303</v>
       </c>
       <c r="C156" t="s">
         <v>304</v>
       </c>
       <c r="D156">
         <v>6.0</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G156">
         <v>4831</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="B157" t="s">
         <v>305</v>
       </c>
       <c r="C157" t="s">
         <v>306</v>
       </c>
       <c r="D157">
         <v>7.0</v>
       </c>
       <c r="E157">
         <v>0.7</v>
       </c>
       <c r="F157" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G157">
         <v>1220</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="B158" t="s">
         <v>307</v>
       </c>
       <c r="C158" t="s">
         <v>308</v>
       </c>
       <c r="D158">
         <v>7.0</v>
       </c>
       <c r="E158">
         <v>1.2</v>
       </c>
       <c r="F158" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G158">
         <v>2062</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="B159" t="s">
         <v>309</v>
       </c>
       <c r="C159" t="s">
         <v>310</v>
       </c>
       <c r="D159">
         <v>8.0</v>
       </c>
       <c r="E159">
         <v>0.7</v>
       </c>
       <c r="F159" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G159">
         <v>1127</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="B160" t="s">
         <v>311</v>
       </c>
       <c r="C160" t="s">
         <v>312</v>
       </c>
       <c r="D160">
         <v>8.0</v>
       </c>
       <c r="E160">
         <v>1</v>
       </c>
       <c r="F160" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G160">
         <v>1379</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="B161" t="s">
         <v>313</v>
       </c>
       <c r="C161" t="s">
         <v>314</v>
       </c>
       <c r="D161">
         <v>8.0</v>
       </c>
       <c r="E161">
         <v>1.2</v>
       </c>
       <c r="F161" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G161">
         <v>1879</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="B162" t="s">
         <v>315</v>
       </c>
       <c r="C162" t="s">
         <v>316</v>
       </c>
       <c r="D162">
         <v>8.0</v>
       </c>
       <c r="E162">
         <v>1.6</v>
       </c>
       <c r="F162" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G162">
         <v>2910</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="B163" t="s">
         <v>317</v>
       </c>
       <c r="C163" t="s">
         <v>318</v>
       </c>
       <c r="D163">
         <v>8.0</v>
       </c>
       <c r="E163">
         <v>2</v>
       </c>
       <c r="F163" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163">
         <v>3965</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="B164" t="s">
         <v>319</v>
       </c>
       <c r="C164" t="s">
         <v>320</v>
       </c>
       <c r="D164">
         <v>10.0</v>
       </c>
       <c r="E164">
         <v>1</v>
       </c>
       <c r="F164" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164">
         <v>1220</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="B165" t="s">
         <v>321</v>
       </c>
       <c r="C165" t="s">
         <v>322</v>
       </c>
       <c r="D165">
         <v>10.0</v>
       </c>
       <c r="E165">
         <v>1.6</v>
       </c>
       <c r="F165" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G165">
         <v>2464</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="B166" t="s">
         <v>323</v>
       </c>
       <c r="C166" t="s">
         <v>324</v>
       </c>
       <c r="D166">
         <v>10.0</v>
       </c>
       <c r="E166">
         <v>2</v>
       </c>
       <c r="F166" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G166">
         <v>3282</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="B167" t="s">
         <v>325</v>
       </c>
       <c r="C167" t="s">
         <v>326</v>
       </c>
       <c r="D167">
         <v>10.0</v>
       </c>
       <c r="E167">
         <v>3</v>
       </c>
       <c r="F167" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G167">
         <v>6819</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="B168" t="s">
         <v>327</v>
       </c>
       <c r="C168" t="s">
         <v>328</v>
       </c>
       <c r="D168">
         <v>12.0</v>
       </c>
       <c r="E168">
         <v>1.2</v>
       </c>
       <c r="F168" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G168">
         <v>1163</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="B169" t="s">
         <v>329</v>
       </c>
       <c r="C169" t="s">
         <v>330</v>
       </c>
       <c r="D169">
         <v>12.0</v>
       </c>
       <c r="E169">
         <v>1.6</v>
       </c>
       <c r="F169" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G169">
         <v>1951</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="B170" t="s">
         <v>331</v>
       </c>
       <c r="C170" t="s">
         <v>332</v>
       </c>
       <c r="D170">
         <v>12.0</v>
       </c>
       <c r="E170">
         <v>2</v>
       </c>
       <c r="F170" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G170">
         <v>3382</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="B171" t="s">
         <v>333</v>
       </c>
       <c r="C171" t="s">
         <v>334</v>
       </c>
       <c r="D171">
         <v>12.0</v>
       </c>
       <c r="E171">
         <v>2</v>
       </c>
       <c r="F171" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G171">
         <v>2922</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="B172" t="s">
         <v>335</v>
       </c>
       <c r="C172" t="s">
         <v>336</v>
       </c>
       <c r="D172">
         <v>14.0</v>
       </c>
       <c r="E172">
         <v>1.4</v>
       </c>
       <c r="F172" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G172">
         <v>1586</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="B173" t="s">
         <v>337</v>
       </c>
       <c r="C173" t="s">
         <v>338</v>
       </c>
       <c r="D173">
         <v>14.0</v>
       </c>
       <c r="E173">
         <v>2</v>
       </c>
       <c r="F173" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G173">
         <v>2635</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="B174" t="s">
         <v>339</v>
       </c>
       <c r="C174" t="s">
         <v>340</v>
       </c>
       <c r="D174">
         <v>16.0</v>
       </c>
       <c r="E174">
         <v>1.6</v>
       </c>
       <c r="F174" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G174">
         <v>1739</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="B175" t="s">
         <v>341</v>
       </c>
       <c r="C175" t="s">
         <v>342</v>
       </c>
       <c r="D175">
         <v>18.0</v>
       </c>
       <c r="E175">
         <v>1.6</v>
       </c>
       <c r="F175" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G175">
         <v>2172</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="B176" t="s">
         <v>343</v>
       </c>
       <c r="C176" t="s">
         <v>344</v>
       </c>
       <c r="D176">
         <v>20.0</v>
       </c>
       <c r="E176">
         <v>1.6</v>
       </c>
       <c r="F176" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G176">
         <v>1452</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="B177" t="s">
         <v>345</v>
       </c>
       <c r="C177" t="s">
         <v>346</v>
       </c>
       <c r="D177">
         <v>20.0</v>
       </c>
       <c r="E177">
         <v>2</v>
       </c>
       <c r="F177" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G177">
         <v>1940</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="B178" t="s">
         <v>347</v>
       </c>
       <c r="C178" t="s">
         <v>348</v>
       </c>
       <c r="D178">
         <v>20.0</v>
       </c>
       <c r="E178">
         <v>2.5</v>
       </c>
       <c r="F178" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G178">
         <v>2812</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="B179" t="s">
         <v>349</v>
       </c>
       <c r="C179" t="s">
         <v>350</v>
       </c>
       <c r="D179">
         <v>25.0</v>
       </c>
       <c r="E179">
         <v>2.5</v>
       </c>
       <c r="F179" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G179">
         <v>2431</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="B180" t="s">
         <v>351</v>
       </c>
       <c r="C180" t="s">
         <v>352</v>
       </c>
       <c r="D180">
         <v>25.0</v>
       </c>
       <c r="E180">
         <v>3</v>
       </c>
       <c r="F180" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G180">
         <v>3484</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="B181" t="s">
         <v>353</v>
       </c>
       <c r="C181" t="s">
         <v>354</v>
       </c>
       <c r="D181">
         <v>27.0</v>
       </c>
       <c r="E181">
         <v>2</v>
       </c>
       <c r="F181" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G181">
-        <v>1218</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="B182" t="s">
         <v>355</v>
       </c>
       <c r="C182" t="s">
         <v>356</v>
       </c>
       <c r="D182">
         <v>30.0</v>
       </c>
       <c r="E182">
         <v>2.5</v>
       </c>
       <c r="F182" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G182">
         <v>2107</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="B183" t="s">
         <v>357</v>
       </c>
       <c r="C183" t="s">
         <v>358</v>
       </c>
       <c r="D183">
         <v>30.0</v>
       </c>
       <c r="E183">
         <v>3</v>
       </c>
       <c r="F183" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G183">
         <v>2917</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="B184" t="s">
         <v>359</v>
       </c>
       <c r="C184" t="s">
         <v>360</v>
       </c>
       <c r="D184">
         <v>4.0</v>
       </c>
       <c r="E184">
         <v>0.6</v>
       </c>
       <c r="F184" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G184">
         <v>1159</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="B185" t="s">
         <v>361</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185">
         <v>16.0</v>
       </c>
       <c r="E185">
         <v>1.6</v>
       </c>
       <c r="F185" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G185">
         <v>2009</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="B186" t="s">
         <v>363</v>
       </c>
       <c r="C186" t="s">
         <v>364</v>
       </c>
       <c r="D186">
         <v>8.0</v>
       </c>
       <c r="E186">
         <v>1.6</v>
       </c>
       <c r="F186" t="s">
-        <v>61</v>
+        <v>15</v>
       </c>
       <c r="G186">
         <v>2932</v>
       </c>
     </row>
-    <row r="189" spans="1:7">
-      <c r="B189" s="9" t="s">
+    <row r="187" spans="1:7">
+      <c r="A187">
+        <v>180</v>
+      </c>
+      <c r="B187" t="s">
         <v>365</v>
       </c>
+      <c r="C187" t="s">
+        <v>366</v>
+      </c>
+      <c r="D187">
+        <v>0.2</v>
+      </c>
+      <c r="E187" t="s">
+        <v>367</v>
+      </c>
+      <c r="F187" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187">
+        <v>1218</v>
+      </c>
     </row>
     <row r="190" spans="1:7">
-      <c r="B190" s="10" t="s">
+      <c r="B190" s="9" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="B191" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="191" spans="1:7">
-[...3 lines deleted...]
-    </row>
     <row r="192" spans="1:7">
-      <c r="B192" s="12" t="s">
-        <v>367</v>
+      <c r="B192" s="11" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="B193" s="12" t="s">
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B191" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B192" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B192" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B193" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">