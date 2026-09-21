--- v0 (2026-05-02)
+++ v1 (2026-09-21)
@@ -14,95 +14,107 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Фехралевая лента</t>
   </si>
   <si>
-    <t>02.05.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/fekhralevaya-lenta</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
-    <t>Лента фехралевая 3,0х20мм Х27Ю5Т ГОСТ 12766.2-90</t>
+    <t>Лента фехралевая 3,0х20мм Х27Ю5Т</t>
   </si>
   <si>
     <t>Лента 3,0х20-Х27Ю5Т ГОСТ 12766.2-90</t>
   </si>
   <si>
     <t>В наличии</t>
+  </si>
+  <si>
+    <t>Лента фехралевая 2,0х10мм Х23Ю5Т</t>
+  </si>
+  <si>
+    <t>Лента 2,0х10-Х23Ю5Т ГОСТ 12766.2-90</t>
+  </si>
+  <si>
+    <t>Лента фехралевая 1,5х15мм Х23Ю5Т</t>
+  </si>
+  <si>
+    <t>Лента 1,5х15-Х23Ю5Т ГОСТ 12766.2-90</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -582,54 +594,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://td-mc.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2237026@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="91.121" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
@@ -703,74 +715,108 @@
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
         <v>1220</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
-      <c r="B11" s="9" t="s">
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="10" t="s">
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="F9" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>3</v>
+      </c>
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G10">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="B13" s="9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="B14" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
-[...6 lines deleted...]
-        <v>17</v>
+    <row r="15" spans="1:7">
+      <c r="B15" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="B16" s="12" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B14" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B16" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">