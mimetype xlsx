--- v0 (2026-05-01)
+++ v1 (2026-08-25)
@@ -25,360 +25,360 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Фехралевая проволока</t>
   </si>
   <si>
-    <t>01.05.2026</t>
+    <t>25.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/fehralevaya-provoloka</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Проволока фехралевая 0,1мм Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,10-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Нет в наличии</t>
   </si>
   <si>
     <t>Проволока фехралевая 0,15мм Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,15-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,16мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,16мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,16-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,18мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,18мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,18-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока фехралевая 0,2мм Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,20-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,25мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,25мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,25-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,28мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,28мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,28-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,3мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,3мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,30-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,32мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,32мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,32-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,36мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,36мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,36-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока фехралевая 0,37мм Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,37-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,4мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,4мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,40-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,45мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,45мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,45-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока фехралевая 0,56мм Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,56-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,6мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,6мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,60-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,63мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,63мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,63-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,7мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,7мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,70-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,8мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,8мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,80-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 0,9мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 0,9мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 0,90-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,2мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,2мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,20-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,4мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,4мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,40-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,6мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,6мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,60-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 1,8мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 1,8мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 1,80-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 2,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 2,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 2,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 2,2мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 2,2мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 2,20-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 2,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 2,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 2,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 2,8мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 2,8мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 2,80-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 3,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 3,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 3,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 3,2мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 3,2мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 3,20-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 3,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 3,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 3,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 4,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 4,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 4,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 4,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 4,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 4,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 5,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 5,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 5,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 5,4мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 5,4мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 5,40-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 5,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 5,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 5,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 5,6мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 5,6мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 5,60-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 6,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 6,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 6,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 6,3мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 6,3мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 6,30-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 7,0мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 7,0мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 7,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 7,5мм Х23Ю5Т ГОСТ 12766.1-90</t>
+    <t>Проволока фехралевая 7,5мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 7,50-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 8мм Х23Ю5Т ГОСТ 12766.3-90</t>
+    <t>Проволока фехралевая 8мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 8,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 9мм Х23Ю5Т ГОСТ 12766.3-90</t>
+    <t>Проволока фехралевая 9мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 9,00-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 10мм Х23Ю5Т ГОСТ 12766.3-90</t>
+    <t>Проволока фехралевая 10мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 10,0-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока фехралевая 11мм Х23Ю5Т ГОСТ 12766.3-90</t>
+    <t>Проволока фехралевая 11мм Х23Ю5Т</t>
   </si>
   <si>
     <t>Проволока 11,0-Х23Ю5Т ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>