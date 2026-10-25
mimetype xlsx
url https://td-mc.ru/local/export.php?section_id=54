--- v1 (2026-08-25)
+++ v2 (2026-10-25)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Фехралевая проволока</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/fehralevaya-provoloka</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>