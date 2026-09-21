--- v0 (2026-04-29)
+++ v1 (2026-09-21)
@@ -14,290 +14,308 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Нихромовая лента</t>
   </si>
   <si>
-    <t>29.04.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/nihromovaya-lenta</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,1х2,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,05х100мм Х20Н80 ТУ 14-1-3223-81</t>
+  </si>
+  <si>
+    <t>Лента 0,05х100-Х20Н80 ТУ 14-1-3223-81</t>
+  </si>
+  <si>
+    <t>Нет в наличии</t>
+  </si>
+  <si>
+    <t>Лента нихромовая 0,1х2,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,1х2,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,12х1,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,12х1,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,12х1,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,15х1,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,15х1,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,15х1,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,15х1,5мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,15х1,5мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,15х1,5-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,2х1,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,2х1,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,2х1,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,2х1,5мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,2х1,5мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,2х1,5-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,2х2,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,2х2,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,2х2,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента нихромовая 0,25х3,0мм Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента 0,25х3,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Нет в наличии</t>
-[...2 lines deleted...]
-    <t>Лента нихромовая 0,25х250мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,25х250мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,2х250-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента нихромовая 0,5х4,0мм Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента 0,5х4,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 0,6х6,0мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 0,6х6,0мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 0,6х6,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,0х10мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,0х10мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,0х10-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,0х15мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,0х15мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,0х15-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,0х20мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,0х20мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,0х20-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,2х15мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,2х15мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,2х15-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,5х15мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,5х15мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,5х15-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,5х20мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,5х20мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,5х20-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,5х25мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 1,5х25мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 1,5х25-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,0х20мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,0х20мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,0х20-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента нихромовая 2,0х25мм Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>Лента 2,0х25-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,0х30мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,0х30мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,0х30-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,2х10мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,2х10мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,2х10-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,5х15мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,5х15мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,5х15-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,5х20мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,5х20мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,5х20-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,5х25мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 2,5х25мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 2,5х25-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 3,0х25мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 3,0х25мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 3,0х25-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 3,0х30мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 3,0х30мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 3,0х30-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 3,0х40мм Х20Н80 ТУ 14-1-3223-81</t>
+    <t>Лента нихромовая 3,0х40мм Х20Н80</t>
   </si>
   <si>
     <t>Лента 3,0х40-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
-    <t>Лента нихромовая 1,0х20мм Х15Н60 ГОСТ 12766.2-90</t>
+    <t>Лента нихромовая 1,0х20мм Х15Н60</t>
   </si>
   <si>
     <t>Лента 1,0х20-Х15Н60 ГОСТ 12766.2-90</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,0х15мм Х15Н60 ГОСТ 12766.2-90</t>
+    <t>Лента нихромовая 2,0х15мм Х15Н60</t>
   </si>
   <si>
     <t>Лента 2,0х15-Х15Н60 ГОСТ 12766.2-90</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,5х20мм Х15Н60 ГОСТ 12766.2-90</t>
+    <t>Лента нихромовая 2,5х20мм Х15Н60</t>
   </si>
   <si>
     <t>Лента 2,5х20-Х15Н60 ГОСТ 12766.2-90</t>
   </si>
   <si>
-    <t>Лента нихромовая 2,5х25мм Х15Н60 ГОСТ 12766.2-90</t>
+    <t>Лента нихромовая 2,5х25мм Х15Н60</t>
   </si>
   <si>
     <t>Лента 2,5х25-Х15Н60 ГОСТ 12766.2-90</t>
   </si>
   <si>
-    <t>Лента нихромовая 3,0х25мм Х15Н60 ГОСТ 12766.2-90</t>
+    <t>Лента нихромовая 3,0х25мм Х15Н60</t>
   </si>
   <si>
     <t>Лента 3,0х25-Х15Н60 ГОСТ 12766.2-90</t>
+  </si>
+  <si>
+    <t>Лента нихромовая 2,5х30мм Х20Н80</t>
+  </si>
+  <si>
+    <t>Лента 2,5х30-Х20Н80 ТУ 14-1-3223-81</t>
+  </si>
+  <si>
+    <t>Лента нихромовая 0,3х3,0мм Х20Н80</t>
+  </si>
+  <si>
+    <t>Лента 0,3х3,0-Х20Н80 ТУ 14-1-3223-81</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -777,54 +795,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://td-mc.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2237026@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G46"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B46" sqref="B46"/>
+      <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="91.121" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
@@ -894,622 +912,673 @@
         <v>8</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
-      <c r="G8">
-        <v>10980</v>
+      <c r="G8" t="e">
+        <v>#N/A</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G9">
-        <v>10370</v>
+        <v>10980</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G10">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G11">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G12">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G13">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G14">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G15">
-        <v>10370</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16">
         <v>10370</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G17">
-        <v>8906</v>
+        <v>10614</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18">
-        <v>8906</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G19">
-        <v>6222</v>
+        <v>9150</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>38</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G20">
-        <v>6100</v>
+        <v>7320</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G21">
         <v>6100</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G22">
         <v>6100</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G23">
         <v>6100</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G24">
         <v>6100</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G25">
         <v>6100</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G26">
         <v>6100</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
         <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G27">
         <v>6100</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28">
         <v>6100</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G29">
         <v>6100</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G30">
         <v>6100</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G31">
         <v>6100</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G32">
         <v>6100</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G33">
         <v>6100</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G34">
         <v>6100</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G35">
         <v>6100</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G36">
-        <v>4941</v>
+        <v>6100</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G37">
-        <v>4453</v>
+        <v>4941</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G38">
         <v>4453</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G39">
         <v>4453</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G40">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>34</v>
+      </c>
+      <c r="B41" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41">
         <v>4270</v>
       </c>
     </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>35</v>
+      </c>
+      <c r="B42" t="s">
+        <v>82</v>
+      </c>
+      <c r="C42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42">
+        <v>6100</v>
+      </c>
+    </row>
     <row r="43" spans="1:7">
-      <c r="B43" s="9" t="s">
-[...4 lines deleted...]
-      <c r="B44" s="10" t="s">
+      <c r="A43">
+        <v>36</v>
+      </c>
+      <c r="B43" t="s">
+        <v>84</v>
+      </c>
+      <c r="C43" t="s">
+        <v>85</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43">
+        <v>9150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="B46" s="9" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="B47" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:7">
-[...6 lines deleted...]
-        <v>82</v>
+    <row r="48" spans="1:7">
+      <c r="B48" s="11" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="B49" s="12" t="s">
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B45" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B46" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B48" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B49" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">