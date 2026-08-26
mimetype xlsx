--- v0 (2026-05-04)
+++ v1 (2026-08-26)
@@ -14,638 +14,752 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
-    <t>Прайс: Проволока нихромовая Х20Н80</t>
-[...2 lines deleted...]
-    <t>04.05.2026</t>
+    <t>Прайс: Проволока нихромовая Х20Н80/Х15Н60</t>
+  </si>
+  <si>
+    <t>26.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/nihromovaya-provoloka-h20n80</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,1мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,1мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,10-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,12мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,12мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,12-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
+    <t>Проволока нихромовая 0,14мм Х20Н80 ГОСТ 8803-89</t>
+  </si>
+  <si>
+    <t>Проволока 0,14-Х20Н80 ГОСТ 8803-89</t>
+  </si>
+  <si>
     <t>Нет в наличии</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,14мм Х20Н80 ГОСТ 8803-89</t>
-[...5 lines deleted...]
-    <t>Проволока нихромовая 0,15мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,15мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,15-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,16мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,16-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,18мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,18мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,18-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,2мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,2мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,20-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,22мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,22мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,22-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,24мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,24мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,24-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,25мм Х20Н80 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,25мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,25-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,28мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,28-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,3мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,30-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,31мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,31-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,32мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,32-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,36мм Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока 0,36-Х20Н80 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,4мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 0,40-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,45мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 0,45мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,45-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,5мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 0,50-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,56мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 0,56-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,6мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 0,60-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,63мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 0,63мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,63-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,65мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 0,65мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,65-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,7мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 0,7мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,70-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,8мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 0,80-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,9мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 0,9мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 0,90-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,0мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 1,00-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,2мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 1,2мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 1,20-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,3мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 1,30-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,4мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 1,4мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 1,40-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,5мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 1,50-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,6мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 1,6мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 1,60-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,8мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 1,8мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 1,80-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,0мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 2,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 2,00-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,5мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 2,5мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 2,50-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 2,8мм Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока 2,80-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 3,0мм Х20Н80 ТУ 14-1-3224-81</t>
+    <t>Проволока нихромовая 3,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 3,00-Х20Н80 ТУ 14-1-3224-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 3,2мм Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
     <t>Проволока 3,20-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 3,5мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 3,5мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 3,50-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 4,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 4,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 4,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 4,5мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 4,5мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 4,50-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 5,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 5,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 5,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 5,5мм Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
     <t>Проволока 5,50-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
     <t>Проволока нихромовая 5,6мм Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
     <t>Проволока 5,60-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 6,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 6,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 6,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 6,3мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 6,3мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 6,30-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 7,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 7,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 7,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 8,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 8,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 8,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 9,0мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 9,0мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 9,00-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 10мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 10мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 10,0-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 12мм Х20Н80 ТУ 14-1-3225-81</t>
+    <t>Проволока нихромовая 12мм Х20Н80</t>
   </si>
   <si>
     <t>Проволока 12,0-Х20Н80 ТУ 14-1-3225-81</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,14мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,14мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,14-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,15мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,15мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,15-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,20мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,20мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,20-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,22мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,22мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,22-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,27мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,27мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,27-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,28мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,28мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,28-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,30мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,30мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,30-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,40мм Х15Н60 ГОСТ 8803-89</t>
+    <t>Проволока нихромовая 0,40мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,40-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,5мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 0,5мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,56мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 0,56мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,56-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,6мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 0,6мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,60-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,63мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 0,63мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,63-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 0,80мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 0,80-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 0,9мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 0,9мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 0,90-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,0мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 1,0мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 1,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,1мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 1,10-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,2мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 1,20-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,4мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 1,40-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 1,5мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 1,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,6мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 1,6мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 1,60-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 1,8мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 1,8мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 1,80-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,0мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 2,0мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 2,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,2мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 2,2мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 2,20-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,5мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 2,5мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 2,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 2,6мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 2,6мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 2,60-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 2,8мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 2,80-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 3,0мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 3,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 3,2мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 3,20-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 3,5мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 3,5мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 3,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 3,6мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 3,60-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 4,0мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 4,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 4,5мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 4,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 5,0мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 5,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 5,5мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 5,5мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 5,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 5,6мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 5,6мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 5,60-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока нихромовая 6,0мм Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
     <t>Проволока 6,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 6,3мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 6,3мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 6,30-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 6,5мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 6,5мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 6,50-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 7,0мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 7,0мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 7,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 8,0мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 8,0мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 8,00-Х15Н60 ГОСТ 12766.1-90</t>
   </si>
   <si>
-    <t>Проволока нихромовая 9,0мм Х15Н60 ГОСТ 12766.1-90</t>
+    <t>Проволока нихромовая 9,0мм Х15Н60</t>
   </si>
   <si>
     <t>Проволока 9,00-Х15Н60 ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 9,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 9,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 8,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 8,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 7,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 7,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 6,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 6,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 5,6мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 5,60-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 5,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 5,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 4,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 4,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 3,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 3,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 2,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 2,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 1,8мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 1,80-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 1,5мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 1,50-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 1,0мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 1,00-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,8мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,80-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,7мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,70-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,6мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,60-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,5мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,50-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,4мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,40-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,3мм Х20Н80-Н</t>
+  </si>
+  <si>
+    <t>Проволока 0,30-Х20Н80-Н ГОСТ 12766.1-90</t>
+  </si>
+  <si>
+    <t>Проволока нихромовая 0,36мм Х15Н60</t>
+  </si>
+  <si>
+    <t>Проволока 0,36-Х15Н60 ГОСТ 8803-89</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1125,61 +1239,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://td-mc.ru" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:2237026@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G104"/>
+  <dimension ref="A1:G123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B104" sqref="B104"/>
+      <selection activeCell="B123" sqref="B123"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="91.121" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="3" t="s">
@@ -1243,884 +1357,884 @@
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G9">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
         <v>18</v>
       </c>
-      <c r="C10" t="s">
+      <c r="F10" t="s">
         <v>19</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>22</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G12">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13">
-        <v>9272</v>
+        <v>8345</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G18">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
         <v>36</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G19">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>38</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G20">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G21">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G22">
-        <v>6405</v>
+        <v>5765</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G23">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G25">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G26">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
         <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G27">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>14</v>
       </c>
       <c r="G28">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
       <c r="G31">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G33">
-        <v>6344</v>
+        <v>5710</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G35">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="F37" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G37">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
       <c r="G41">
-        <v>5978</v>
+        <v>5380</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42" t="s">
         <v>82</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="F42" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G42">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43" t="s">
         <v>84</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="F43" t="s">
         <v>14</v>
       </c>
       <c r="G43">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44" t="s">
         <v>86</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G44">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45" t="s">
         <v>88</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>14</v>
       </c>
       <c r="G45">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="F46" t="s">
         <v>14</v>
       </c>
       <c r="G46">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47" t="s">
         <v>92</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>14</v>
       </c>
       <c r="G47">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48" t="s">
         <v>94</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="F48" t="s">
         <v>14</v>
       </c>
       <c r="G48">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49" t="s">
         <v>96</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="F49" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G49">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50" t="s">
         <v>98</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="F50" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G50">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51" t="s">
         <v>100</v>
       </c>
       <c r="C51" t="s">
         <v>101</v>
       </c>
       <c r="F51" t="s">
         <v>14</v>
       </c>
       <c r="G51">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52" t="s">
         <v>102</v>
       </c>
       <c r="C52" t="s">
         <v>103</v>
       </c>
       <c r="F52" t="s">
         <v>14</v>
       </c>
       <c r="G52">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53" t="s">
         <v>104</v>
       </c>
       <c r="C53" t="s">
         <v>105</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
       <c r="G53">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54" t="s">
         <v>106</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="F54" t="s">
         <v>14</v>
       </c>
       <c r="G54">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55" t="s">
         <v>108</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
       <c r="G55">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56" t="s">
         <v>110</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
       <c r="G56">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57" t="s">
         <v>112</v>
       </c>
       <c r="C57" t="s">
         <v>113</v>
       </c>
       <c r="F57" t="s">
         <v>14</v>
       </c>
       <c r="G57">
-        <v>5856</v>
+        <v>5270</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58" t="s">
         <v>114</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
       <c r="G58">
         <v>7015</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59" t="s">
         <v>116</v>
@@ -2294,153 +2408,153 @@
       </c>
       <c r="B69" t="s">
         <v>136</v>
       </c>
       <c r="C69" t="s">
         <v>137</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
       <c r="G69">
         <v>4941</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70" t="s">
         <v>138</v>
       </c>
       <c r="C70" t="s">
         <v>139</v>
       </c>
       <c r="F70" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G70">
         <v>4941</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71" t="s">
         <v>140</v>
       </c>
       <c r="C71" t="s">
         <v>141</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
       <c r="G71">
         <v>4941</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72" t="s">
         <v>142</v>
       </c>
       <c r="C72" t="s">
         <v>143</v>
       </c>
       <c r="F72" t="s">
         <v>14</v>
       </c>
       <c r="G72">
         <v>4941</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73" t="s">
         <v>144</v>
       </c>
       <c r="C73" t="s">
         <v>145</v>
       </c>
       <c r="F73" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G73">
         <v>4453</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74" t="s">
         <v>146</v>
       </c>
       <c r="C74" t="s">
         <v>147</v>
       </c>
       <c r="F74" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G74">
         <v>4453</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75" t="s">
         <v>148</v>
       </c>
       <c r="C75" t="s">
         <v>149</v>
       </c>
       <c r="F75" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G75">
         <v>4453</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76" t="s">
         <v>150</v>
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="F76" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G76">
         <v>4453</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77" t="s">
         <v>152</v>
       </c>
       <c r="C77" t="s">
         <v>153</v>
       </c>
       <c r="F77" t="s">
         <v>14</v>
       </c>
       <c r="G77">
         <v>4453</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>71</v>
@@ -2515,221 +2629,221 @@
       </c>
       <c r="B82" t="s">
         <v>162</v>
       </c>
       <c r="C82" t="s">
         <v>163</v>
       </c>
       <c r="F82" t="s">
         <v>14</v>
       </c>
       <c r="G82">
         <v>4453</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83" t="s">
         <v>164</v>
       </c>
       <c r="C83" t="s">
         <v>165</v>
       </c>
       <c r="F83" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G83">
         <v>4270</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84" t="s">
         <v>166</v>
       </c>
       <c r="C84" t="s">
         <v>167</v>
       </c>
       <c r="F84" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G84">
         <v>4270</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85" t="s">
         <v>168</v>
       </c>
       <c r="C85" t="s">
         <v>169</v>
       </c>
       <c r="F85" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G85">
         <v>4270</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86" t="s">
         <v>170</v>
       </c>
       <c r="C86" t="s">
         <v>171</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
       <c r="G86">
         <v>4270</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87" t="s">
         <v>172</v>
       </c>
       <c r="C87" t="s">
         <v>173</v>
       </c>
       <c r="F87" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G87">
         <v>4270</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88" t="s">
         <v>174</v>
       </c>
       <c r="C88" t="s">
         <v>175</v>
       </c>
       <c r="F88" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G88">
         <v>4270</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89" t="s">
         <v>176</v>
       </c>
       <c r="C89" t="s">
         <v>177</v>
       </c>
       <c r="F89" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G89">
         <v>4270</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90" t="s">
         <v>178</v>
       </c>
       <c r="C90" t="s">
         <v>179</v>
       </c>
       <c r="F90" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G90">
         <v>4270</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91" t="s">
         <v>180</v>
       </c>
       <c r="C91" t="s">
         <v>181</v>
       </c>
       <c r="F91" t="s">
         <v>14</v>
       </c>
       <c r="G91">
         <v>4270</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92" t="s">
         <v>182</v>
       </c>
       <c r="C92" t="s">
         <v>183</v>
       </c>
       <c r="F92" t="s">
         <v>14</v>
       </c>
       <c r="G92">
         <v>4270</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93" t="s">
         <v>184</v>
       </c>
       <c r="C93" t="s">
         <v>185</v>
       </c>
       <c r="F93" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G93">
         <v>4270</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94" t="s">
         <v>186</v>
       </c>
       <c r="C94" t="s">
         <v>187</v>
       </c>
       <c r="F94" t="s">
         <v>14</v>
       </c>
       <c r="G94">
         <v>4270</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>88</v>
@@ -2776,74 +2890,397 @@
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97">
         <v>4270</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98" t="s">
         <v>194</v>
       </c>
       <c r="C98" t="s">
         <v>195</v>
       </c>
       <c r="F98" t="s">
         <v>14</v>
       </c>
       <c r="G98">
         <v>4270</v>
       </c>
     </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>92</v>
+      </c>
+      <c r="B99" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" t="s">
+        <v>197</v>
+      </c>
+      <c r="F99" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>93</v>
+      </c>
+      <c r="B100" t="s">
+        <v>198</v>
+      </c>
+      <c r="C100" t="s">
+        <v>199</v>
+      </c>
+      <c r="F100" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100">
+        <v>5490</v>
+      </c>
+    </row>
     <row r="101" spans="1:7">
-      <c r="B101" s="9" t="s">
-        <v>196</v>
+      <c r="A101">
+        <v>94</v>
+      </c>
+      <c r="B101" t="s">
+        <v>200</v>
+      </c>
+      <c r="C101" t="s">
+        <v>201</v>
+      </c>
+      <c r="F101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101">
+        <v>5490</v>
       </c>
     </row>
     <row r="102" spans="1:7">
-      <c r="B102" s="10" t="s">
+      <c r="A102">
+        <v>95</v>
+      </c>
+      <c r="B102" t="s">
+        <v>202</v>
+      </c>
+      <c r="C102" t="s">
+        <v>203</v>
+      </c>
+      <c r="F102" t="s">
+        <v>14</v>
+      </c>
+      <c r="G102">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>96</v>
+      </c>
+      <c r="B103" t="s">
+        <v>204</v>
+      </c>
+      <c r="C103" t="s">
+        <v>205</v>
+      </c>
+      <c r="F103" t="s">
+        <v>14</v>
+      </c>
+      <c r="G103">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>97</v>
+      </c>
+      <c r="B104" t="s">
+        <v>206</v>
+      </c>
+      <c r="C104" t="s">
+        <v>207</v>
+      </c>
+      <c r="F104" t="s">
+        <v>14</v>
+      </c>
+      <c r="G104">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>98</v>
+      </c>
+      <c r="B105" t="s">
+        <v>208</v>
+      </c>
+      <c r="C105" t="s">
+        <v>209</v>
+      </c>
+      <c r="F105" t="s">
+        <v>14</v>
+      </c>
+      <c r="G105">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>99</v>
+      </c>
+      <c r="B106" t="s">
+        <v>210</v>
+      </c>
+      <c r="C106" t="s">
+        <v>211</v>
+      </c>
+      <c r="F106" t="s">
+        <v>14</v>
+      </c>
+      <c r="G106">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>100</v>
+      </c>
+      <c r="B107" t="s">
+        <v>212</v>
+      </c>
+      <c r="C107" t="s">
+        <v>213</v>
+      </c>
+      <c r="F107" t="s">
+        <v>14</v>
+      </c>
+      <c r="G107">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>101</v>
+      </c>
+      <c r="B108" t="s">
+        <v>214</v>
+      </c>
+      <c r="C108" t="s">
+        <v>215</v>
+      </c>
+      <c r="F108" t="s">
+        <v>14</v>
+      </c>
+      <c r="G108">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>102</v>
+      </c>
+      <c r="B109" t="s">
+        <v>216</v>
+      </c>
+      <c r="C109" t="s">
+        <v>217</v>
+      </c>
+      <c r="F109" t="s">
+        <v>14</v>
+      </c>
+      <c r="G109">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>103</v>
+      </c>
+      <c r="B110" t="s">
+        <v>218</v>
+      </c>
+      <c r="C110" t="s">
+        <v>219</v>
+      </c>
+      <c r="F110" t="s">
+        <v>14</v>
+      </c>
+      <c r="G110">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>104</v>
+      </c>
+      <c r="B111" t="s">
+        <v>220</v>
+      </c>
+      <c r="C111" t="s">
+        <v>221</v>
+      </c>
+      <c r="F111" t="s">
+        <v>14</v>
+      </c>
+      <c r="G111">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>105</v>
+      </c>
+      <c r="B112" t="s">
+        <v>222</v>
+      </c>
+      <c r="C112" t="s">
+        <v>223</v>
+      </c>
+      <c r="F112" t="s">
+        <v>14</v>
+      </c>
+      <c r="G112">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>106</v>
+      </c>
+      <c r="B113" t="s">
+        <v>224</v>
+      </c>
+      <c r="C113" t="s">
+        <v>225</v>
+      </c>
+      <c r="F113" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>107</v>
+      </c>
+      <c r="B114" t="s">
+        <v>226</v>
+      </c>
+      <c r="C114" t="s">
+        <v>227</v>
+      </c>
+      <c r="F114" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>108</v>
+      </c>
+      <c r="B115" t="s">
+        <v>228</v>
+      </c>
+      <c r="C115" t="s">
+        <v>229</v>
+      </c>
+      <c r="F115" t="s">
+        <v>14</v>
+      </c>
+      <c r="G115">
+        <v>6149</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>109</v>
+      </c>
+      <c r="B116" t="s">
+        <v>230</v>
+      </c>
+      <c r="C116" t="s">
+        <v>231</v>
+      </c>
+      <c r="F116" t="s">
+        <v>14</v>
+      </c>
+      <c r="G116">
+        <v>6259</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>110</v>
+      </c>
+      <c r="B117" t="s">
+        <v>232</v>
+      </c>
+      <c r="C117" t="s">
+        <v>233</v>
+      </c>
+      <c r="F117" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="B120" s="9" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="B121" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:7">
-[...6 lines deleted...]
-        <v>198</v>
+    <row r="122" spans="1:7">
+      <c r="B122" s="11" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="B123" s="12" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B103" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B104" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B122" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B123" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">