--- v1 (2026-08-26)
+++ v2 (2026-10-23)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Проволока нихромовая Х20Н80/Х15Н60</t>
   </si>
   <si>
-    <t>26.08.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/nihromovaya-provoloka-h20n80</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>