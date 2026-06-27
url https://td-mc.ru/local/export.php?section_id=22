--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетки нержавеющие для мельничных комплексов и мукомольной промышленности</t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-nerzhaveyushchie-dlya-melnichnyh-kompleksov-i-mukomolnoy-promyshlennosti</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>