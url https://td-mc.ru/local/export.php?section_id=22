--- v1 (2026-06-27)
+++ v2 (2026-08-26)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетки нержавеющие для мельничных комплексов и мукомольной промышленности</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>26.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-nerzhaveyushchie-dlya-melnichnyh-kompleksov-i-mukomolnoy-promyshlennosti</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -1358,51 +1358,51 @@
       </c>
       <c r="G24">
         <v>1098</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
         <v>47</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>0.63</v>
       </c>
       <c r="E25">
         <v>0.22</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25">
-        <v>1303</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>0.64</v>
       </c>
       <c r="E26">
         <v>0.16</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26">
         <v>915</v>
       </c>
     </row>
@@ -1473,143 +1473,143 @@
       </c>
       <c r="G29">
         <v>1183</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>57</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
         <v>0.8</v>
       </c>
       <c r="E30">
         <v>0.25</v>
       </c>
       <c r="F30" t="s">
         <v>14</v>
       </c>
       <c r="G30">
-        <v>1200</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>59</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>0.9</v>
       </c>
       <c r="E31">
         <v>0.28</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
       <c r="G31">
-        <v>1559</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>0.91</v>
       </c>
       <c r="E32">
         <v>0.22</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32">
-        <v>1069</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>0.99</v>
       </c>
       <c r="E33">
         <v>0.24</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33">
         <v>1208</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>1.0</v>
       </c>
       <c r="E34">
         <v>0.3</v>
       </c>
       <c r="F34" t="s">
         <v>14</v>
       </c>
       <c r="G34">
-        <v>1318</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>1.114</v>
       </c>
       <c r="E35">
         <v>0.24</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35">
         <v>1171</v>
       </c>
     </row>
@@ -1657,51 +1657,51 @@
       </c>
       <c r="G37">
         <v>1505</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>1.4</v>
       </c>
       <c r="E38">
         <v>0.37</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
       <c r="G38">
-        <v>1318</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>1.6</v>
       </c>
       <c r="E39">
         <v>0.4</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39">
         <v>1830</v>
       </c>
     </row>