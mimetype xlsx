--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетки зарубежной классификации mesh</t>
   </si>
   <si>
-    <t>30.04.2026</t>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-zarubezhnoy-klassifikacii-mesh-importozameshchenie</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>