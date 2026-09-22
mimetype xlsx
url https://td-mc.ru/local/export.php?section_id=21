--- v1 (2026-06-24)
+++ v2 (2026-09-22)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетки зарубежной классификации mesh</t>
   </si>
   <si>
-    <t>24.06.2026</t>
+    <t>23.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-zarubezhnoy-klassifikacii-mesh-importozameshchenie</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -871,51 +871,51 @@
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10">
         <v>3416</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="D11">
         <v>0.042</v>
       </c>
       <c r="E11">
         <v>0.03</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11">
-        <v>3904</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>17</v>
       </c>
       <c r="D12">
         <v>0.055</v>
       </c>
       <c r="E12">
         <v>0.041</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12">
         <v>2196</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
@@ -971,71 +971,71 @@
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15">
         <v>1208</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
       <c r="D16">
         <v>0.1</v>
       </c>
       <c r="E16">
         <v>0.051</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16">
-        <v>1757</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>22</v>
       </c>
       <c r="D17">
         <v>0.12</v>
       </c>
       <c r="E17">
         <v>0.081</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17">
-        <v>1757</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>23</v>
       </c>
       <c r="D18">
         <v>0.14</v>
       </c>
       <c r="E18">
         <v>0.091</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18">
         <v>1342</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
@@ -1091,51 +1091,51 @@
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21">
         <v>1244</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>27</v>
       </c>
       <c r="D22">
         <v>0.26</v>
       </c>
       <c r="E22">
         <v>0.161</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22">
-        <v>1354</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>28</v>
       </c>
       <c r="D23">
         <v>0.36</v>
       </c>
       <c r="E23">
         <v>0.158</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23">
         <v>1098</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>