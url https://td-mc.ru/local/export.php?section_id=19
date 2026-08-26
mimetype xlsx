--- v0 (2026-05-16)
+++ v1 (2026-08-26)
@@ -14,95 +14,98 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка никелевая</t>
   </si>
   <si>
-    <t>16.05.2026</t>
+    <t>26.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-nikelevye</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Сетка никелевая 0,04x0,03</t>
   </si>
   <si>
+    <t>В наличии</t>
+  </si>
+  <si>
+    <t>Сетка никелевая 0,045x0,036</t>
+  </si>
+  <si>
     <t>Нет в наличии</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сетка никелевая 0,045x0,036</t>
   </si>
   <si>
     <t>Сетка никелевая 0,056x0,04</t>
   </si>
   <si>
     <t>Сетка никелевая 0,063x0,04</t>
   </si>
   <si>
     <t>Сетка никелевая 0,071x0,05</t>
   </si>
   <si>
     <t>Сетка никелевая 0,1x0,06</t>
   </si>
   <si>
     <t>Сетка никелевая 0,125x0,08</t>
   </si>
   <si>
     <t>Сетка никелевая 0,16x0,1</t>
   </si>
   <si>
     <t>Сетка никелевая 0,2x0,12</t>
   </si>
   <si>
     <t>Сетка никелевая 0,45x0,2</t>
   </si>
@@ -744,234 +747,234 @@
       </c>
       <c r="E8">
         <v>0.03</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8">
         <v>17541</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="D9">
         <v>0.045</v>
       </c>
       <c r="E9">
         <v>0.036</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G9">
         <v>13436</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D10">
         <v>0.056</v>
       </c>
       <c r="E10">
         <v>0.04</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G10">
         <v>12965</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11">
         <v>0.063</v>
       </c>
       <c r="E11">
         <v>0.04</v>
       </c>
       <c r="F11" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G11">
         <v>11918</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D12">
         <v>0.071</v>
       </c>
       <c r="E12">
         <v>0.05</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G12">
         <v>13736</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13">
         <v>0.1</v>
       </c>
       <c r="E13">
         <v>0.06</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G13">
         <v>14251</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D14">
         <v>0.125</v>
       </c>
       <c r="E14">
         <v>0.08</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G14">
         <v>18069</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D15">
         <v>0.16</v>
       </c>
       <c r="E15">
         <v>0.1</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G15">
         <v>19122</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D16">
         <v>0.2</v>
       </c>
       <c r="E16">
         <v>0.12</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G16">
         <v>21559</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D17">
         <v>0.45</v>
       </c>
       <c r="E17">
         <v>0.2</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="G17">
         <v>40158</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="B20" s="9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="B21" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="B22" s="11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="B23" s="12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B22" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>