--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка бронзовая</t>
   </si>
   <si>
-    <t>12.05.2026</t>
+    <t>27.06.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-bronzovye</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>