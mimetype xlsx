--- v1 (2026-06-27)
+++ v2 (2026-08-24)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка бронзовая</t>
   </si>
   <si>
-    <t>27.06.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-bronzovye</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>