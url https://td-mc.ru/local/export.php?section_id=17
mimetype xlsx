--- v2 (2026-08-24)
+++ v3 (2026-10-23)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка бронзовая</t>
   </si>
   <si>
-    <t>24.08.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setki-bronzovye</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>