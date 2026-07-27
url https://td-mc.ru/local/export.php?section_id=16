--- v0 (2026-06-09)
+++ v1 (2026-07-27)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка из обычной стали (оцинкованная и без покрытия)</t>
   </si>
   <si>
-    <t>10.06.2026</t>
+    <t>27.07.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-riflenaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -939,51 +939,51 @@
       </c>
       <c r="G8">
         <v>1068</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>0.3</v>
       </c>
       <c r="E9">
         <v>0.2</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
-        <v>930</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>0.25</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10">
         <v>482</v>
       </c>
     </row>
@@ -1097,51 +1097,51 @@
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15">
         <v>598</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>4.0</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G16">
         <v>1488</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17">
         <v>5.0</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17">
@@ -1192,94 +1192,94 @@
       </c>
       <c r="G19">
         <v>781</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>11.0</v>
       </c>
       <c r="E20">
         <v>2</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20">
-        <v>915</v>
+        <v>939</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>15.0</v>
       </c>
       <c r="E21">
         <v>1.5</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21">
         <v>537</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>20.0</v>
       </c>
       <c r="E22">
         <v>1.5</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G22">
         <v>476</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>20.0</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23">