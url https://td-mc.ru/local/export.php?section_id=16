--- v1 (2026-07-27)
+++ v2 (2026-09-21)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка из обычной стали (оцинкованная и без покрытия)</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-riflenaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -1235,51 +1235,51 @@
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21">
         <v>537</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>20.0</v>
       </c>
       <c r="E22">
         <v>1.5</v>
       </c>
       <c r="F22" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G22">
         <v>476</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>45</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>20.0</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23">