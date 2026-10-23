--- v0 (2026-05-16)
+++ v1 (2026-10-23)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: ЦПВС и ЦПВЛ нержавеющие</t>
   </si>
   <si>
-    <t>16.05.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/cpvs-i-cpvl-nerzhaveyushchie</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -724,119 +724,119 @@
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
-        <v>2677</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9">
-        <v>1530</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10">
-        <v>3855</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11">
-        <v>2447</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12">
-        <v>4557</v>
+        <v>4501</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="B15" s="9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="B16" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="B17" s="11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="B18" s="12" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B17" r:id="rId_hyperlink_1"/>