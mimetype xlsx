--- v0 (2026-04-29)
+++ v1 (2026-06-25)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка фильтровая нержавеющая</t>
   </si>
   <si>
-    <t>29.04.2026</t>
+    <t>25.06.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-filtrovaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>