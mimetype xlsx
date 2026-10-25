--- v1 (2026-06-25)
+++ v2 (2026-10-25)
@@ -25,207 +25,207 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка фильтровая нержавеющая</t>
   </si>
   <si>
-    <t>25.06.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-filtrovaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая 200x1400</t>
   </si>
   <si>
     <t>Сетка 200х1400 AISI 316 ASTM E2016-06</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая 24x110</t>
   </si>
   <si>
     <t>Сетка 24х110 AISI 304 ASTM E2016-06</t>
   </si>
   <si>
+    <t>Сетка фильтровая нержавеющая 325x2300</t>
+  </si>
+  <si>
+    <t>Сетка 325х2300 AISI 316 ASTM E2016-06</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П100</t>
+  </si>
+  <si>
+    <t>Сетка П100–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П120</t>
+  </si>
+  <si>
+    <t>Сетка П120–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П200</t>
+  </si>
+  <si>
+    <t>Сетка П200–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П24</t>
+  </si>
+  <si>
+    <t>Сетка П24–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П28</t>
+  </si>
+  <si>
+    <t>Сетка П28–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П32</t>
+  </si>
+  <si>
+    <t>Сетка П32–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П36</t>
+  </si>
+  <si>
+    <t>Сетка П36–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П40</t>
+  </si>
+  <si>
+    <t>Сетка П40–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П48</t>
+  </si>
+  <si>
+    <t>Сетка П48–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П52</t>
+  </si>
+  <si>
+    <t>Сетка П52–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П56</t>
+  </si>
+  <si>
+    <t>Сетка П56–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П60</t>
+  </si>
+  <si>
+    <t>Сетка П60–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П64</t>
+  </si>
+  <si>
+    <t>Сетка П64–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П72</t>
+  </si>
+  <si>
+    <t>Сетка П72–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П76</t>
+  </si>
+  <si>
+    <t>Сетка П76–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П80</t>
+  </si>
+  <si>
+    <t>Сетка П80–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая П90</t>
+  </si>
+  <si>
+    <t>Сетка П90–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
+    <t>Сетка фильтровая нержавеющая С100</t>
+  </si>
+  <si>
+    <t>Сетка С100–AISI 304 ГОСТ 3187-76</t>
+  </si>
+  <si>
     <t>Нет в наличии</t>
-  </si>
-[...112 lines deleted...]
-    <t>Сетка С100–AISI 304 ГОСТ 3187-76</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая С120</t>
   </si>
   <si>
     <t>Сетка С120–AISI 304 ГОСТ 3187-76</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая С160</t>
   </si>
   <si>
     <t>Сетка С160–AISI 304 ГОСТ 3187-76</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая С90</t>
   </si>
   <si>
     <t>Сетка С90–AISI 304 ГОСТ 3187-76</t>
   </si>
   <si>
     <t>Сетка фильтровая нержавеющая ш. 1300 П160</t>
   </si>
   <si>
     <t>Сетка П160–AISI 304 ГОСТ 3187-76</t>
   </si>
@@ -900,476 +900,476 @@
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8">
         <v>6937</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G9">
         <v>3538</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
         <v>18</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G10">
         <v>18495</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
         <v>20</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
         <v>14</v>
       </c>
       <c r="G11">
-        <v>1952</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" t="s">
         <v>22</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" t="s">
         <v>14</v>
       </c>
       <c r="G12">
-        <v>1976</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" t="s">
         <v>24</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" t="s">
         <v>14</v>
       </c>
       <c r="G13">
-        <v>2001</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>14</v>
       </c>
       <c r="G14">
         <v>3355</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15">
         <v>3050</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
       <c r="G16">
         <v>3050</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
       <c r="G17">
         <v>2989</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
       <c r="G18">
         <v>2989</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
       <c r="G19">
         <v>2471</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
       <c r="G20">
         <v>2562</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
       <c r="G21">
         <v>2410</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
       <c r="G22">
         <v>2403</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
         <v>44</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
       <c r="G23">
-        <v>2037</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" t="s">
         <v>46</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
       <c r="G24">
-        <v>1861</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" t="s">
         <v>48</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
       <c r="G25">
-        <v>1891</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>14</v>
       </c>
       <c r="G26">
         <v>2257</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F27" t="s">
         <v>14</v>
       </c>
       <c r="G27">
         <v>2257</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" t="s">
         <v>54</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="G28">
         <v>4895</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
       <c r="G29">
         <v>4895</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="F30" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="G30">
         <v>5327</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="G31">
         <v>4895</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="F32" t="s">
         <v>14</v>
       </c>
       <c r="G32">
-        <v>1952</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
       <c r="G33">
         <v>4880</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="G34">
         <v>6954</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
       <c r="G35">
         <v>7198</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
@@ -1379,65 +1379,65 @@
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
       <c r="G36">
         <v>4880</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
       <c r="G37">
-        <v>1952</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="G38">
         <v>5327</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
         <v>75</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="F39" t="s">
         <v>14</v>
       </c>
       <c r="G39">
         <v>4880</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="B42" s="9" t="s">
         <v>77</v>