--- v0 (2026-05-14)
+++ v1 (2026-07-26)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка нержавеющая сварная</t>
   </si>
   <si>
-    <t>14.05.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-svarnaya-nerzhaveyushchaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -882,51 +882,51 @@
       </c>
       <c r="E8">
         <v>0.7</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8">
         <v>1061</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9">
-        <v>1147</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="E10">
         <v>2</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10">
         <v>3294</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>17</v>
@@ -1015,51 +1015,51 @@
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="E16">
         <v>2.5</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16">
         <v>3782</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="E17">
         <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G17">
         <v>4697</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="E18">
         <v>4</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18">
         <v>7869</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
@@ -1256,51 +1256,51 @@
       </c>
       <c r="E30">
         <v>5</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30">
         <v>6710</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="E31">
         <v>4</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31">
-        <v>5995</v>
+        <v>6095</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
         <v>38</v>
       </c>
       <c r="E32">
         <v>2.5</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32">
         <v>1830</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
         <v>39</v>
@@ -1409,51 +1409,51 @@
       </c>
       <c r="E39">
         <v>5</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39">
         <v>4850</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>46</v>
       </c>
       <c r="E40">
         <v>4</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40">
-        <v>2233</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41" t="s">
         <v>47</v>
       </c>
       <c r="E41">
         <v>5</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41">
         <v>3892</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42" t="s">
         <v>48</v>