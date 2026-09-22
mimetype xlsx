--- v1 (2026-07-26)
+++ v2 (2026-09-22)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка нержавеющая сварная</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>22.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-svarnaya-nerzhaveyushchaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -1015,51 +1015,51 @@
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="E16">
         <v>2.5</v>
       </c>
       <c r="F16" t="s">
         <v>13</v>
       </c>
       <c r="G16">
         <v>3782</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>23</v>
       </c>
       <c r="E17">
         <v>3</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G17">
         <v>4697</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="E18">
         <v>4</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18">
         <v>7869</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
@@ -1083,51 +1083,51 @@
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="E20">
         <v>3</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20">
         <v>2843</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>27</v>
       </c>
       <c r="E21">
         <v>2.5</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G21">
         <v>3026</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
         <v>28</v>
       </c>
       <c r="E22">
         <v>3</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22">
         <v>3599</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>