--- v0 (2026-05-12)
+++ v1 (2026-07-11)
@@ -25,51 +25,51 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка тканая нержавеющая</t>
   </si>
   <si>
-    <t>13.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-tkanaya-nerzhaveyushchaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
@@ -3413,51 +3413,51 @@
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
       <c r="G60">
         <v>2910</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61" t="s">
         <v>101</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
         <v>0.2</v>
       </c>
       <c r="E61">
         <v>0.13</v>
       </c>
       <c r="F61" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="G61">
         <v>1060</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62" t="s">
         <v>103</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
         <v>10.0</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
       <c r="G62">
@@ -5403,51 +5403,51 @@
       </c>
       <c r="F149" t="s">
         <v>14</v>
       </c>
       <c r="G149">
         <v>1110</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="B150" t="s">
         <v>257</v>
       </c>
       <c r="C150" t="s">
         <v>256</v>
       </c>
       <c r="D150">
         <v>0.55</v>
       </c>
       <c r="E150">
         <v>0.22</v>
       </c>
       <c r="F150" t="s">
-        <v>82</v>
+        <v>14</v>
       </c>
       <c r="G150">
         <v>1208</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="B151" t="s">
         <v>258</v>
       </c>
       <c r="C151" t="s">
         <v>259</v>
       </c>
       <c r="D151">
         <v>0.55</v>
       </c>
       <c r="E151">
         <v>0.28</v>
       </c>
       <c r="F151" t="s">
         <v>14</v>
       </c>
       <c r="G151">