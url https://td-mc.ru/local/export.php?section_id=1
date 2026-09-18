--- v1 (2026-07-11)
+++ v2 (2026-09-18)
@@ -14,94 +14,97 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="533">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>+7 (495) 223-7026</t>
   </si>
   <si>
     <t>td-mc.ru_x000A_2237026@gmail.com</t>
   </si>
   <si>
     <t>Прайс: Сетка тканая нержавеющая</t>
   </si>
   <si>
-    <t>11.07.2026</t>
+    <t>18.09.2026</t>
   </si>
   <si>
     <t>ссылка на страницу сайта: https://td-mc.ru/setka-tkanaya-nerzhaveyushchaya</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>ГОСТ (ТУ)</t>
   </si>
   <si>
     <t>Размер ячейки, мм</t>
   </si>
   <si>
     <t>Диаметр проволоки</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена с НДС</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,026x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0026х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
+    <t>0,025</t>
+  </si>
+  <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Сетка нержавеющая 500 mesh</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 2x1</t>
   </si>
   <si>
     <t>Сетка 2-2-1 AISI 304 ГОСТ 3826-82</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 0,03x0,025</t>
   </si>
   <si>
     <t>Сетка нержавеющая 0030х0,025 ТУ 1276-003-38279335-2013</t>
   </si>
   <si>
     <t>Сетка нержавеющая 450 mesh</t>
   </si>
   <si>
     <t>Сетка из нержавеющей стали 2x1,2</t>
   </si>
   <si>
     <t>Сетка 2-2-1,2 AISI 304 ГОСТ 3826-82</t>
@@ -1603,51 +1606,51 @@
   <si>
     <t>Сетка нержавеющая № 3,5</t>
   </si>
   <si>
     <t>Сетка 3,5-AISI 304 ТУ 14-4-1374-86</t>
   </si>
   <si>
     <t>Сетка нержавеющая № 4</t>
   </si>
   <si>
     <t>Сетка 4-AISI 304 ТУ 14-4-1374-86</t>
   </si>
   <si>
     <t>Сетка нержавеющая № 5</t>
   </si>
   <si>
     <t>Сетка 5-AISI 304 ТУ 14-4-1374-86</t>
   </si>
   <si>
     <t>Сетка рифленая нержавеющая 4x06</t>
   </si>
   <si>
     <t>Сетка 4х4-0,6-III AISI 304 ТУ 1276-002-38279335-2013</t>
   </si>
   <si>
-    <t>Сетка из нержавеющей стали 4x06 из рифленой проволоки</t>
+    <t>Сетка из нержавеющей стали 4x0,6 из рифленой проволоки</t>
   </si>
   <si>
     <t>С радостью ответим на ваши вопросы по ассортименту и условиям поставки</t>
   </si>
   <si>
     <t>td-mc.ru</t>
   </si>
   <si>
     <t>2237026@gmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="11">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2244,6821 +2247,6821 @@
         <v>8</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>0.026</v>
       </c>
-      <c r="E8">
-        <v>0.025</v>
+      <c r="E8" t="s">
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G8">
         <v>4856</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D9">
         <v>0.03</v>
       </c>
       <c r="E9">
         <v>0.0254</v>
       </c>
       <c r="F9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G9">
         <v>4856</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D10">
         <v>2.0</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G10">
         <v>3630</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11">
         <v>0.03</v>
       </c>
       <c r="E11">
         <v>0.025</v>
       </c>
       <c r="F11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G11">
         <v>3636</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>5</v>
       </c>
       <c r="B12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12">
         <v>0.03</v>
       </c>
       <c r="E12">
         <v>0.025</v>
       </c>
       <c r="F12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G12">
         <v>3636</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13">
         <v>2.0</v>
       </c>
       <c r="E13">
         <v>1.2</v>
       </c>
       <c r="F13" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G13">
         <v>4660</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14">
         <v>0.035</v>
       </c>
       <c r="E14">
         <v>0.03</v>
       </c>
       <c r="F14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G14">
         <v>3416</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15">
         <v>0.04</v>
       </c>
       <c r="E15">
         <v>0.03</v>
       </c>
       <c r="F15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G15">
         <v>3416</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16">
         <v>3.0</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G16">
         <v>3270</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D17">
         <v>0.04</v>
       </c>
       <c r="E17">
         <v>0.03</v>
       </c>
       <c r="F17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G17">
         <v>2294</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D18">
         <v>0.042</v>
       </c>
       <c r="E18">
         <v>0.03</v>
       </c>
       <c r="F18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G18">
-        <v>3904</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
         <v>12</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19">
         <v>3.2</v>
       </c>
       <c r="E19">
         <v>1.2</v>
       </c>
       <c r="F19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G19">
         <v>3477</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
         <v>13</v>
       </c>
       <c r="B20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D20">
         <v>0.056</v>
       </c>
       <c r="E20">
         <v>0.04</v>
       </c>
       <c r="F20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G20">
         <v>1586</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
         <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D21">
         <v>0.055</v>
       </c>
       <c r="E21">
         <v>0.041</v>
       </c>
       <c r="F21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G21">
         <v>2196</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22">
         <v>4.0</v>
       </c>
       <c r="E22">
         <v>1</v>
       </c>
       <c r="F22" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G22">
         <v>2281</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D23">
         <v>0.06</v>
       </c>
       <c r="E23">
         <v>0.032</v>
       </c>
       <c r="F23" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G23">
         <v>1830</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D24">
         <v>0.07</v>
       </c>
       <c r="E24">
         <v>0.031</v>
       </c>
       <c r="F24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G24">
         <v>2416</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D25">
         <v>5.0</v>
       </c>
       <c r="E25">
         <v>0.7</v>
       </c>
       <c r="F25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G25">
         <v>1342</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D26">
         <v>0.071</v>
       </c>
       <c r="E26">
         <v>0.055</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G26">
         <v>1275</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
         <v>20</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D27">
         <v>0.08</v>
       </c>
       <c r="E27">
         <v>0.05</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G27">
         <v>1830</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D28">
         <v>5.0</v>
       </c>
       <c r="E28">
         <v>1</v>
       </c>
       <c r="F28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G28">
         <v>1952</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D29">
         <v>0.071</v>
       </c>
       <c r="E29">
         <v>0.03</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G29">
         <v>1586</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
         <v>23</v>
       </c>
       <c r="B30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D30">
         <v>0.091</v>
       </c>
       <c r="E30">
         <v>0.051</v>
       </c>
       <c r="F30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G30">
         <v>1208</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
         <v>24</v>
       </c>
       <c r="B31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D31">
         <v>5.0</v>
       </c>
       <c r="E31">
         <v>1.2</v>
       </c>
       <c r="F31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G31">
         <v>2580</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D32">
         <v>0.08</v>
       </c>
       <c r="E32">
         <v>0.055</v>
       </c>
       <c r="F32" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G32">
-        <v>1190</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D33">
         <v>0.1</v>
       </c>
       <c r="E33">
         <v>0.051</v>
       </c>
       <c r="F33" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G33">
-        <v>1757</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D34">
         <v>5.0</v>
       </c>
       <c r="E34">
         <v>1.6</v>
       </c>
       <c r="F34" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G34">
         <v>4069</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D35">
         <v>0.09</v>
       </c>
       <c r="E35">
         <v>0.055</v>
       </c>
       <c r="F35" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G35">
-        <v>964</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
         <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D36">
         <v>0.12</v>
       </c>
       <c r="E36">
         <v>0.081</v>
       </c>
       <c r="F36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G36">
-        <v>1757</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
         <v>30</v>
       </c>
       <c r="B37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D37">
         <v>5.0</v>
       </c>
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G37">
         <v>5490</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
         <v>31</v>
       </c>
       <c r="B38" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C38" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D38">
         <v>0.1</v>
       </c>
       <c r="E38">
         <v>0.05</v>
       </c>
       <c r="F38" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G38">
-        <v>927</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
         <v>32</v>
       </c>
       <c r="B39" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D39">
         <v>0.14</v>
       </c>
       <c r="E39">
         <v>0.091</v>
       </c>
       <c r="F39" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G39">
         <v>1342</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C40" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D40">
         <v>6.0</v>
       </c>
       <c r="E40">
         <v>1.2</v>
       </c>
       <c r="F40" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G40">
         <v>2288</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
         <v>34</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D41">
         <v>0.13</v>
       </c>
       <c r="E41">
         <v>0.08</v>
       </c>
       <c r="F41" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G41">
-        <v>903</v>
+        <v>976</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
         <v>35</v>
       </c>
       <c r="B42" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D42">
         <v>0.14</v>
       </c>
       <c r="E42">
         <v>0.112</v>
       </c>
       <c r="F42" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G42">
         <v>1708</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C43" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D43">
         <v>6.0</v>
       </c>
       <c r="E43">
         <v>2</v>
       </c>
       <c r="F43" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G43">
         <v>4831</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
         <v>37</v>
       </c>
       <c r="B44" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D44">
         <v>0.16</v>
       </c>
       <c r="E44">
         <v>0.122</v>
       </c>
       <c r="F44" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G44">
         <v>1288</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
         <v>38</v>
       </c>
       <c r="B45" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C45" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D45">
         <v>7.0</v>
       </c>
       <c r="E45">
         <v>0.7</v>
       </c>
       <c r="F45" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G45">
         <v>1220</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
         <v>39</v>
       </c>
       <c r="B46" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C46" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D46">
         <v>0.14</v>
       </c>
       <c r="E46">
         <v>0.09</v>
       </c>
       <c r="F46" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G46">
         <v>1083</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
         <v>40</v>
       </c>
       <c r="B47" t="s">
+        <v>79</v>
+      </c>
+      <c r="C47" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D47">
         <v>0.14</v>
       </c>
       <c r="E47">
         <v>0.09</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G47">
         <v>1083</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D48">
         <v>0.19</v>
       </c>
       <c r="E48">
         <v>0.132</v>
       </c>
       <c r="F48" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G48">
         <v>1244</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C49" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D49">
         <v>8.0</v>
       </c>
       <c r="E49">
         <v>0.7</v>
       </c>
       <c r="F49" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G49">
-        <v>1127</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C50" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D50">
         <v>0.14</v>
       </c>
       <c r="E50">
         <v>0.11</v>
       </c>
       <c r="F50" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G50">
         <v>1244</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D51">
         <v>0.26</v>
       </c>
       <c r="E51">
         <v>0.161</v>
       </c>
       <c r="F51" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G51">
-        <v>1354</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
         <v>45</v>
       </c>
       <c r="B52" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C52" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D52">
         <v>7.0</v>
       </c>
       <c r="E52">
         <v>1.2</v>
       </c>
       <c r="F52" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G52">
         <v>2428</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C53" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D53">
         <v>0.16</v>
       </c>
       <c r="E53">
         <v>0.12</v>
       </c>
       <c r="F53" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G53">
-        <v>1000</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D54">
         <v>0.36</v>
       </c>
       <c r="E54">
         <v>0.158</v>
       </c>
       <c r="F54" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G54">
         <v>1098</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
         <v>48</v>
       </c>
       <c r="B55" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C55" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D55">
         <v>8.0</v>
       </c>
       <c r="E55">
         <v>1</v>
       </c>
       <c r="F55" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G55">
         <v>1379</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
         <v>49</v>
       </c>
       <c r="B56" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C56" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D56">
         <v>0.2</v>
       </c>
       <c r="E56">
         <v>0.13</v>
       </c>
       <c r="F56" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G56">
-        <v>964</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D57">
         <v>0.4</v>
       </c>
       <c r="E57">
         <v>0.234</v>
       </c>
       <c r="F57" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G57">
         <v>2074</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C58" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D58">
         <v>8.0</v>
       </c>
       <c r="E58">
         <v>1.2</v>
       </c>
       <c r="F58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G58">
-        <v>1879</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D59">
         <v>0.55</v>
       </c>
       <c r="E59">
         <v>0.295</v>
       </c>
       <c r="F59" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G59">
         <v>2562</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
         <v>53</v>
       </c>
       <c r="B60" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C60" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D60">
         <v>8.0</v>
       </c>
       <c r="E60">
         <v>1.6</v>
       </c>
       <c r="F60" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G60">
         <v>2910</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C61" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D61">
         <v>0.2</v>
       </c>
       <c r="E61">
         <v>0.13</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G61">
-        <v>1060</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C62" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D62">
         <v>10.0</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="F62" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G62">
         <v>1220</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
         <v>56</v>
       </c>
       <c r="B63" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C63" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D63">
         <v>10.0</v>
       </c>
       <c r="E63">
         <v>2</v>
       </c>
       <c r="F63" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G63">
         <v>3282</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C64" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D64">
         <v>14.0</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G64">
         <v>2635</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C65" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D65">
         <v>0.22</v>
       </c>
       <c r="E65">
         <v>0.1</v>
       </c>
       <c r="F65" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G65">
         <v>854</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
         <v>59</v>
       </c>
       <c r="B66" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C66" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D66">
         <v>16.0</v>
       </c>
       <c r="E66">
         <v>1.6</v>
       </c>
       <c r="F66" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G66">
-        <v>1739</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
         <v>60</v>
       </c>
       <c r="B67" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C67" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D67">
         <v>20.0</v>
       </c>
       <c r="E67">
         <v>1.6</v>
       </c>
       <c r="F67" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G67">
         <v>1452</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
         <v>61</v>
       </c>
       <c r="B68" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C68" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D68">
         <v>20.0</v>
       </c>
       <c r="E68">
         <v>2</v>
       </c>
       <c r="F68" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G68">
         <v>1940</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C69" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D69">
         <v>2.0</v>
       </c>
       <c r="E69">
         <v>1</v>
       </c>
       <c r="F69" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G69">
         <v>3630</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C70" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D70">
         <v>2.0</v>
       </c>
       <c r="E70">
         <v>1.2</v>
       </c>
       <c r="F70" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G70">
         <v>4660</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
         <v>64</v>
       </c>
       <c r="B71" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C71" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D71">
         <v>3.2</v>
       </c>
       <c r="E71">
         <v>1.2</v>
       </c>
       <c r="F71" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G71">
         <v>3477</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
         <v>65</v>
       </c>
       <c r="B72" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C72" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D72">
         <v>5.0</v>
       </c>
       <c r="E72">
         <v>1</v>
       </c>
       <c r="F72" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G72">
         <v>1952</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
         <v>66</v>
       </c>
       <c r="B73" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C73" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D73">
         <v>5.0</v>
       </c>
       <c r="E73">
         <v>1.2</v>
       </c>
       <c r="F73" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G73">
         <v>2580</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
         <v>67</v>
       </c>
       <c r="B74" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C74" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D74">
         <v>5.0</v>
       </c>
       <c r="E74">
         <v>1.6</v>
       </c>
       <c r="F74" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G74">
         <v>4069</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
         <v>68</v>
       </c>
       <c r="B75" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D75">
         <v>0.71</v>
       </c>
       <c r="E75">
         <v>0.254</v>
       </c>
       <c r="F75" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G75">
         <v>1183</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
         <v>69</v>
       </c>
       <c r="B76" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C76" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D76">
         <v>5.0</v>
       </c>
       <c r="E76">
         <v>2</v>
       </c>
       <c r="F76" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G76">
         <v>5490</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C77" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D77">
         <v>6.0</v>
       </c>
       <c r="E77">
         <v>1.2</v>
       </c>
       <c r="F77" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G77">
         <v>2288</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C78" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D78">
         <v>6.0</v>
       </c>
       <c r="E78">
         <v>2</v>
       </c>
       <c r="F78" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G78">
         <v>4831</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
         <v>72</v>
       </c>
       <c r="B79" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C79" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D79">
         <v>7.0</v>
       </c>
       <c r="E79">
         <v>1.2</v>
       </c>
       <c r="F79" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G79">
         <v>2062</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
         <v>73</v>
       </c>
       <c r="B80" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C80" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D80">
         <v>8.0</v>
       </c>
       <c r="E80">
         <v>0.7</v>
       </c>
       <c r="F80" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G80">
         <v>1127</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
         <v>74</v>
       </c>
       <c r="B81" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C81" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D81">
         <v>8.0</v>
       </c>
       <c r="E81">
         <v>1.2</v>
       </c>
       <c r="F81" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G81">
         <v>1879</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C82" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D82">
         <v>8.0</v>
       </c>
       <c r="E82">
         <v>1.6</v>
       </c>
       <c r="F82" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G82">
-        <v>2910</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
         <v>76</v>
       </c>
       <c r="B83" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C83" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D83">
         <v>8.0</v>
       </c>
       <c r="E83">
         <v>2</v>
       </c>
       <c r="F83" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G83">
         <v>3965</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="B84" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C84" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D84">
         <v>8.0</v>
       </c>
       <c r="E84">
         <v>2</v>
       </c>
       <c r="F84" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G84">
         <v>3965</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C85" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D85">
         <v>0.25</v>
       </c>
       <c r="E85">
         <v>0.1</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G85">
         <v>854</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D86">
         <v>0.86</v>
       </c>
       <c r="E86">
         <v>0.406</v>
       </c>
       <c r="F86" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G86">
         <v>2294</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C87" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D87">
         <v>10.0</v>
       </c>
       <c r="E87">
         <v>1</v>
       </c>
       <c r="F87" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G87">
-        <v>1354</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C88" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D88">
         <v>0.25</v>
       </c>
       <c r="E88">
         <v>0.16</v>
       </c>
       <c r="F88" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G88">
-        <v>1098</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D89">
         <v>1.07</v>
       </c>
       <c r="E89">
         <v>0.345</v>
       </c>
       <c r="F89" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G89">
         <v>3221</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C90" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D90">
         <v>10.0</v>
       </c>
       <c r="E90">
         <v>1.6</v>
       </c>
       <c r="F90" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G90">
         <v>2464</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D91">
         <v>1.12</v>
       </c>
       <c r="E91">
         <v>0.417</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G91">
         <v>1647</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C92" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D92">
         <v>10.0</v>
       </c>
       <c r="E92">
         <v>2</v>
       </c>
       <c r="F92" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G92">
-        <v>3294</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C93" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D93">
         <v>0.25</v>
       </c>
       <c r="E93">
         <v>0.16</v>
       </c>
       <c r="F93" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G93">
-        <v>1098</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C94" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D94">
         <v>0.25</v>
       </c>
       <c r="E94">
         <v>0.2</v>
       </c>
       <c r="F94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G94">
         <v>1793</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
         <v>88</v>
       </c>
       <c r="B95" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D95">
         <v>1.52</v>
       </c>
       <c r="E95">
         <v>0.584</v>
       </c>
       <c r="F95" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G95">
         <v>2074</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
         <v>89</v>
       </c>
       <c r="B96" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C96" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D96">
         <v>10.0</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G96">
         <v>6819</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
         <v>90</v>
       </c>
       <c r="B97" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D97">
         <v>1.91</v>
       </c>
       <c r="E97">
         <v>0.64</v>
       </c>
       <c r="F97" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G97">
         <v>2312</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C98" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D98">
         <v>12.0</v>
       </c>
       <c r="E98">
         <v>1.2</v>
       </c>
       <c r="F98" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G98">
         <v>1163</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C99" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D99">
         <v>0.25</v>
       </c>
       <c r="E99">
         <v>0.2</v>
       </c>
       <c r="F99" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G99">
         <v>1793</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C100" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D100">
         <v>0.29</v>
       </c>
       <c r="E100">
         <v>0.1</v>
       </c>
       <c r="F100" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G100">
         <v>952</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D101">
         <v>2.82</v>
       </c>
       <c r="E101">
         <v>0.812</v>
       </c>
       <c r="F101" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G101">
         <v>3648</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C102" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D102">
         <v>12.0</v>
       </c>
       <c r="E102">
         <v>1.6</v>
       </c>
       <c r="F102" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G102">
         <v>1951</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C103" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D103">
         <v>0.3</v>
       </c>
       <c r="E103">
         <v>0.12</v>
       </c>
       <c r="F103" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G103">
         <v>976</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D104">
         <v>3.42</v>
       </c>
       <c r="E104">
         <v>0.812</v>
       </c>
       <c r="F104" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G104">
         <v>3689</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C105" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D105">
         <v>12.0</v>
       </c>
       <c r="E105">
         <v>2</v>
       </c>
       <c r="F105" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G105">
         <v>2922</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
         <v>99</v>
       </c>
       <c r="B106" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C106" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D106">
         <v>0.3</v>
       </c>
       <c r="E106">
         <v>0.2</v>
       </c>
       <c r="F106" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G106">
         <v>1305</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
         <v>100</v>
       </c>
       <c r="B107" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D107">
         <v>4.08</v>
       </c>
       <c r="E107">
         <v>0.99</v>
       </c>
       <c r="F107" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G107">
         <v>3416</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C108" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D108">
         <v>14.0</v>
       </c>
       <c r="E108">
         <v>1.4</v>
       </c>
       <c r="F108" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G108">
         <v>1586</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
         <v>102</v>
       </c>
       <c r="B109" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D109">
         <v>5.16</v>
       </c>
       <c r="E109">
         <v>1.19</v>
       </c>
       <c r="F109" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G109">
         <v>4846</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
         <v>103</v>
       </c>
       <c r="B110" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C110" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D110">
         <v>14.0</v>
       </c>
       <c r="E110">
         <v>2</v>
       </c>
       <c r="F110" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G110">
-        <v>2635</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
         <v>104</v>
       </c>
       <c r="B111" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C111" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D111">
         <v>0.3</v>
       </c>
       <c r="E111">
         <v>0.2</v>
       </c>
       <c r="F111" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G111">
         <v>1305</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
         <v>105</v>
       </c>
       <c r="B112" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C112" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D112">
         <v>0.32</v>
       </c>
       <c r="E112">
         <v>0.16</v>
       </c>
       <c r="F112" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G112">
         <v>1068</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D113">
         <v>11.1</v>
       </c>
       <c r="E113">
         <v>1.6</v>
       </c>
       <c r="F113" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G113">
         <v>3538</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
         <v>107</v>
       </c>
       <c r="B114" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C114" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D114">
         <v>16.0</v>
       </c>
       <c r="E114">
         <v>1.6</v>
       </c>
       <c r="F114" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G114">
         <v>1739</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D115">
         <v>3.18</v>
       </c>
       <c r="E115">
         <v>0.81</v>
       </c>
       <c r="F115" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G115">
         <v>3689</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
         <v>109</v>
       </c>
       <c r="B116" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C116" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D116">
         <v>0.32</v>
       </c>
       <c r="E116">
         <v>0.25</v>
       </c>
       <c r="F116" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G116">
         <v>1781</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C117" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D117">
         <v>18.0</v>
       </c>
       <c r="E117">
         <v>1.6</v>
       </c>
       <c r="F117" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G117">
         <v>1573</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
         <v>111</v>
       </c>
       <c r="B118" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C118" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D118">
         <v>0.35</v>
       </c>
       <c r="E118">
         <v>0.12</v>
       </c>
       <c r="F118" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G118">
         <v>842</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
         <v>112</v>
       </c>
       <c r="B119" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D119">
         <v>4.0</v>
       </c>
       <c r="E119" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F119" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G119">
         <v>5636</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
         <v>113</v>
       </c>
       <c r="B120" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C120" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D120">
         <v>20.0</v>
       </c>
       <c r="E120">
         <v>1.6</v>
       </c>
       <c r="F120" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G120">
         <v>1742</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C121" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D121">
         <v>0.36</v>
       </c>
       <c r="E121">
         <v>0.16</v>
       </c>
       <c r="F121" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G121">
         <v>976</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D122">
         <v>7.94</v>
       </c>
       <c r="E122">
         <v>1.22</v>
       </c>
       <c r="F122" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G122">
         <v>2928</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
         <v>116</v>
       </c>
       <c r="B123" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C123" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D123">
         <v>20.0</v>
       </c>
       <c r="E123">
         <v>2</v>
       </c>
       <c r="F123" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G123">
         <v>2342</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
         <v>117</v>
       </c>
       <c r="B124" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C124" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D124">
         <v>0.4</v>
       </c>
       <c r="E124">
         <v>0.15</v>
       </c>
       <c r="F124" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G124">
         <v>1007</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
         <v>118</v>
       </c>
       <c r="B125" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D125">
         <v>11.1</v>
       </c>
       <c r="E125">
         <v>1.63</v>
       </c>
       <c r="F125" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G125">
         <v>3538</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C126" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D126">
         <v>20.0</v>
       </c>
       <c r="E126">
         <v>2.5</v>
       </c>
       <c r="F126" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G126">
         <v>2812</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C127" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D127">
         <v>0.4</v>
       </c>
       <c r="E127">
         <v>0.2</v>
       </c>
       <c r="F127" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G127">
         <v>1196</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
         <v>121</v>
       </c>
       <c r="B128" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D128">
         <v>12.71</v>
       </c>
       <c r="E128">
         <v>1.63</v>
       </c>
       <c r="F128" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G128">
         <v>3538</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C129" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D129">
         <v>25.0</v>
       </c>
       <c r="E129">
         <v>2.5</v>
       </c>
       <c r="F129" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G129">
         <v>2431</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C130" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D130">
         <v>0.4</v>
       </c>
       <c r="E130">
         <v>0.25</v>
       </c>
       <c r="F130" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G130">
         <v>1501</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D131">
         <v>15.88</v>
       </c>
       <c r="E131">
         <v>1.63</v>
       </c>
       <c r="F131" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G131">
         <v>2196</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
         <v>125</v>
       </c>
       <c r="B132" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C132" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D132">
         <v>25.0</v>
       </c>
       <c r="E132">
         <v>3</v>
       </c>
       <c r="F132" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G132">
         <v>3484</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
         <v>126</v>
       </c>
       <c r="B133" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C133" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D133">
         <v>0.42</v>
       </c>
       <c r="E133">
         <v>0.12</v>
       </c>
       <c r="F133" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G133">
         <v>915</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
         <v>127</v>
       </c>
       <c r="B134" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D134">
         <v>19.050000000000001</v>
       </c>
       <c r="E134">
         <v>1.63</v>
       </c>
       <c r="F134" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G134">
         <v>2074</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
         <v>128</v>
       </c>
       <c r="B135" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C135" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D135">
         <v>27.0</v>
       </c>
       <c r="E135">
         <v>2</v>
       </c>
       <c r="F135" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G135">
         <v>1218</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
         <v>129</v>
       </c>
       <c r="B136" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C136" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D136">
         <v>0.45</v>
       </c>
       <c r="E136">
         <v>0.13</v>
       </c>
       <c r="F136" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G136">
         <v>793</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
         <v>130</v>
       </c>
       <c r="B137" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D137">
         <v>22.23</v>
       </c>
       <c r="E137">
         <v>1.63</v>
       </c>
       <c r="F137" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G137">
         <v>1891</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="B138" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C138" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D138">
         <v>30.0</v>
       </c>
       <c r="E138">
         <v>2.5</v>
       </c>
       <c r="F138" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G138">
         <v>2107</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
         <v>132</v>
       </c>
       <c r="B139" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C139" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D139">
         <v>0.45</v>
       </c>
       <c r="E139">
         <v>0.2</v>
       </c>
       <c r="F139" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G139">
         <v>1135</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
         <v>133</v>
       </c>
       <c r="B140" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C140" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D140">
         <v>30.0</v>
       </c>
       <c r="E140">
         <v>3</v>
       </c>
       <c r="F140" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G140">
         <v>2917</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="B141" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C141" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D141">
         <v>0.45</v>
       </c>
       <c r="E141">
         <v>0.2</v>
       </c>
       <c r="F141" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G141">
         <v>1086</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
         <v>135</v>
       </c>
       <c r="B142" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C142" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D142">
         <v>0.45</v>
       </c>
       <c r="E142">
         <v>0.25</v>
       </c>
       <c r="F142" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G142">
         <v>1427</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="B143" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C143" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D143">
         <v>0.5</v>
       </c>
       <c r="E143">
         <v>0.2</v>
       </c>
       <c r="F143" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G143">
         <v>1061</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="B144" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C144" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D144">
         <v>0.5</v>
       </c>
       <c r="E144">
         <v>0.25</v>
       </c>
       <c r="F144" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G144">
         <v>1354</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="B145" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C145" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D145">
         <v>0.5</v>
       </c>
       <c r="E145">
         <v>0.3</v>
       </c>
       <c r="F145" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G145">
         <v>1678</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="B146" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C146" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D146">
         <v>0.52</v>
       </c>
       <c r="E146">
         <v>0.22</v>
       </c>
       <c r="F146" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G146">
         <v>1098</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="B147" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C147" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D147">
         <v>0.53</v>
       </c>
       <c r="E147">
         <v>0.15</v>
       </c>
       <c r="F147" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G147">
         <v>854</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="B148" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C148" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D148">
         <v>0.55</v>
       </c>
       <c r="E148">
         <v>0.16</v>
       </c>
       <c r="F148" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G148">
         <v>976</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="B149" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C149" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D149">
         <v>0.55</v>
       </c>
       <c r="E149">
         <v>0.22</v>
       </c>
       <c r="F149" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G149">
         <v>1110</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
         <v>143</v>
       </c>
       <c r="B150" t="s">
+        <v>258</v>
+      </c>
+      <c r="C150" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D150">
         <v>0.55</v>
       </c>
       <c r="E150">
         <v>0.22</v>
       </c>
       <c r="F150" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G150">
         <v>1208</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
         <v>144</v>
       </c>
       <c r="B151" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C151" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D151">
         <v>0.55</v>
       </c>
       <c r="E151">
         <v>0.28</v>
       </c>
       <c r="F151" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G151">
         <v>1470</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
         <v>145</v>
       </c>
       <c r="B152" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C152" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D152">
         <v>0.56</v>
       </c>
       <c r="E152">
         <v>0.15</v>
       </c>
       <c r="F152" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G152">
         <v>976</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="B153" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C153" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D153">
         <v>0.6</v>
       </c>
       <c r="E153">
         <v>0.16</v>
       </c>
       <c r="F153" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G153">
         <v>1061</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
         <v>147</v>
       </c>
       <c r="B154" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C154" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D154">
         <v>0.63</v>
       </c>
       <c r="E154">
         <v>0.16</v>
       </c>
       <c r="F154" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G154">
         <v>854</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="B155" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C155" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D155">
         <v>0.63</v>
       </c>
       <c r="E155">
         <v>0.25</v>
       </c>
       <c r="F155" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G155">
         <v>1190</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="B156" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C156" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D156">
         <v>0.63</v>
       </c>
       <c r="E156">
         <v>0.32</v>
       </c>
       <c r="F156" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G156">
         <v>1537</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="B157" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C157" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D157">
         <v>0.67</v>
       </c>
       <c r="E157">
         <v>0.18</v>
       </c>
       <c r="F157" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G157">
         <v>854</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
         <v>151</v>
       </c>
       <c r="B158" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C158" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D158">
         <v>0.7</v>
       </c>
       <c r="E158">
         <v>0.22</v>
       </c>
       <c r="F158" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G158">
         <v>1074</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="B159" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C159" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D159">
         <v>0.7</v>
       </c>
       <c r="E159">
         <v>0.25</v>
       </c>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G159">
         <v>1183</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="B160" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C160" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="D160">
         <v>0.7</v>
       </c>
       <c r="E160">
         <v>0.28</v>
       </c>
       <c r="F160" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G160">
         <v>1281</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
         <v>154</v>
       </c>
       <c r="B161" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C161" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D161">
         <v>0.7</v>
       </c>
       <c r="E161">
         <v>0.32</v>
       </c>
       <c r="F161" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G161">
         <v>1470</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="B162" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C162" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D162">
         <v>0.8</v>
       </c>
       <c r="E162">
         <v>0.25</v>
       </c>
       <c r="F162" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G162">
         <v>1061</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="B163" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C163" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D163">
         <v>0.8</v>
       </c>
       <c r="E163">
         <v>0.32</v>
       </c>
       <c r="F163" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G163">
         <v>1342</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="B164" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C164" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D164">
         <v>0.8</v>
       </c>
       <c r="E164">
         <v>0.4</v>
       </c>
       <c r="F164" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G164">
         <v>1830</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
         <v>158</v>
       </c>
       <c r="B165" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C165" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D165">
         <v>0.8</v>
       </c>
       <c r="E165">
         <v>0.45</v>
       </c>
       <c r="F165" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G165">
         <v>2422</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
         <v>159</v>
       </c>
       <c r="B166" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C166" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D166">
         <v>0.9</v>
       </c>
       <c r="E166">
         <v>0.22</v>
       </c>
       <c r="F166" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G166">
         <v>946</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
         <v>160</v>
       </c>
       <c r="B167" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C167" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D167">
         <v>0.9</v>
       </c>
       <c r="E167">
         <v>0.36</v>
       </c>
       <c r="F167" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G167">
         <v>1519</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="B168" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C168" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D168">
         <v>1.0</v>
       </c>
       <c r="E168">
         <v>0.16</v>
       </c>
       <c r="F168" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G168">
         <v>720</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
         <v>162</v>
       </c>
       <c r="B169" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C169" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D169">
         <v>1.0</v>
       </c>
       <c r="E169">
         <v>0.22</v>
       </c>
       <c r="F169" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G169">
         <v>866</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="B170" t="s">
+        <v>297</v>
+      </c>
+      <c r="C170" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D170">
         <v>1.0</v>
       </c>
       <c r="E170">
         <v>0.22</v>
       </c>
       <c r="F170" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G170">
         <v>866</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="B171" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C171" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D171">
         <v>1.0</v>
       </c>
       <c r="E171">
         <v>0.25</v>
       </c>
       <c r="F171" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G171">
         <v>976</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="B172" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C172" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D172">
         <v>1.0</v>
       </c>
       <c r="E172">
         <v>0.32</v>
       </c>
       <c r="F172" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G172">
         <v>1202</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
         <v>166</v>
       </c>
       <c r="B173" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C173" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D173">
         <v>1.0</v>
       </c>
       <c r="E173">
         <v>0.4</v>
       </c>
       <c r="F173" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G173">
         <v>1635</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
         <v>167</v>
       </c>
       <c r="B174" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C174" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D174">
         <v>1.0</v>
       </c>
       <c r="E174">
         <v>0.5</v>
       </c>
       <c r="F174" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G174">
         <v>2184</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
         <v>168</v>
       </c>
       <c r="B175" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C175" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D175">
         <v>1.1</v>
       </c>
       <c r="E175">
         <v>0.28</v>
       </c>
       <c r="F175" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G175">
         <v>976</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
         <v>169</v>
       </c>
       <c r="B176" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C176" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D176">
         <v>1.1</v>
       </c>
       <c r="E176">
         <v>0.36</v>
       </c>
       <c r="F176" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G176">
         <v>1366</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
         <v>170</v>
       </c>
       <c r="B177" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C177" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D177">
         <v>1.2</v>
       </c>
       <c r="E177">
         <v>0.22</v>
       </c>
       <c r="F177" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G177">
         <v>976</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
         <v>171</v>
       </c>
       <c r="B178" t="s">
+        <v>312</v>
+      </c>
+      <c r="C178" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D178">
         <v>1.2</v>
       </c>
       <c r="E178">
         <v>0.22</v>
       </c>
       <c r="F178" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G178">
         <v>976</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
         <v>172</v>
       </c>
       <c r="B179" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C179" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D179">
         <v>1.2</v>
       </c>
       <c r="E179">
         <v>0.32</v>
       </c>
       <c r="F179" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G179">
         <v>1141</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
         <v>173</v>
       </c>
       <c r="B180" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C180" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D180">
         <v>1.2</v>
       </c>
       <c r="E180">
         <v>0.4</v>
       </c>
       <c r="F180" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G180">
         <v>1495</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
         <v>174</v>
       </c>
       <c r="B181" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C181" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D181">
         <v>1.2</v>
       </c>
       <c r="E181">
         <v>0.4</v>
       </c>
       <c r="F181" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G181">
         <v>1647</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="B182" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C182" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D182">
         <v>1.2</v>
       </c>
       <c r="E182">
         <v>0.6</v>
       </c>
       <c r="F182" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G182">
         <v>2434</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="B183" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C183" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D183">
         <v>1.4</v>
       </c>
       <c r="E183">
         <v>0.36</v>
       </c>
       <c r="F183" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G183">
         <v>1196</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
         <v>177</v>
       </c>
       <c r="B184" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C184" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D184">
         <v>1.4</v>
       </c>
       <c r="E184">
         <v>0.45</v>
       </c>
       <c r="F184" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G184">
         <v>1586</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
         <v>178</v>
       </c>
       <c r="B185" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C185" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D185">
         <v>1.4</v>
       </c>
       <c r="E185">
         <v>0.6</v>
       </c>
       <c r="F185" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G185">
         <v>2208</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="B186" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C186" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D186">
         <v>1.4</v>
       </c>
       <c r="E186">
         <v>0.65</v>
       </c>
       <c r="F186" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G186">
         <v>2489</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="B187" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C187" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D187">
         <v>1.5</v>
       </c>
       <c r="E187">
         <v>0.5</v>
       </c>
       <c r="F187" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G187">
         <v>2074</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="B188" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C188" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D188">
         <v>1.6</v>
       </c>
       <c r="E188">
         <v>0.32</v>
       </c>
       <c r="F188" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G188">
-        <v>952</v>
+        <v>976</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="B189" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C189" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D189">
         <v>1.6</v>
       </c>
       <c r="E189">
         <v>0.4</v>
       </c>
       <c r="F189" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G189">
         <v>1275</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="B190" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C190" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D190">
         <v>1.6</v>
       </c>
       <c r="E190">
         <v>0.8</v>
       </c>
       <c r="F190" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G190">
         <v>3282</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="B191" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C191" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D191">
         <v>1.8</v>
       </c>
       <c r="E191">
         <v>0.45</v>
       </c>
       <c r="F191" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G191">
         <v>1373</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
         <v>185</v>
       </c>
       <c r="B192" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C192" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D192">
         <v>1.8</v>
       </c>
       <c r="E192">
         <v>0.55</v>
       </c>
       <c r="F192" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G192">
         <v>1647</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="B193" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C193" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D193">
         <v>1.8</v>
       </c>
       <c r="E193">
         <v>0.7</v>
       </c>
       <c r="F193" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G193">
         <v>2312</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
         <v>187</v>
       </c>
       <c r="B194" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C194" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D194">
         <v>1.9</v>
       </c>
       <c r="E194">
         <v>0.6</v>
       </c>
       <c r="F194" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G194">
         <v>2312</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="B195" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C195" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D195">
         <v>2.0</v>
       </c>
       <c r="E195">
         <v>0.4</v>
       </c>
       <c r="F195" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G195">
         <v>1129</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="B196" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C196" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D196">
         <v>2.0</v>
       </c>
       <c r="E196">
         <v>0.5</v>
       </c>
       <c r="F196" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G196">
         <v>1415</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="B197" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C197" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D197">
         <v>2.0</v>
       </c>
       <c r="E197">
         <v>0.6</v>
       </c>
       <c r="F197" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G197">
-        <v>1757</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
         <v>191</v>
       </c>
       <c r="B198" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C198" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D198">
         <v>2.0</v>
       </c>
       <c r="E198">
         <v>0.9</v>
       </c>
       <c r="F198" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G198">
         <v>3270</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="B199" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C199" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D199">
         <v>2.0</v>
       </c>
       <c r="E199">
         <v>1</v>
       </c>
       <c r="F199" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G199">
         <v>3630</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="B200" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C200" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D200">
         <v>2.0</v>
       </c>
       <c r="E200">
         <v>1.2</v>
       </c>
       <c r="F200" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G200">
         <v>4660</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
         <v>194</v>
       </c>
       <c r="B201" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C201" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D201">
         <v>2.2</v>
       </c>
       <c r="E201">
         <v>0.45</v>
       </c>
       <c r="F201" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G201">
         <v>1220</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="B202" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C202" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D202">
         <v>2.2</v>
       </c>
       <c r="E202">
         <v>0.7</v>
       </c>
       <c r="F202" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G202">
         <v>2050</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="B203" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C203" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D203">
         <v>2.2</v>
       </c>
       <c r="E203">
         <v>0.9</v>
       </c>
       <c r="F203" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G203">
         <v>3026</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="B204" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C204" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D204">
         <v>2.5</v>
       </c>
       <c r="E204">
         <v>0.4</v>
       </c>
       <c r="F204" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G204">
-        <v>994</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="B205" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C205" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D205">
         <v>2.5</v>
       </c>
       <c r="E205">
         <v>0.5</v>
       </c>
       <c r="F205" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G205">
         <v>1257</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="B206" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C206" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D206">
         <v>2.5</v>
       </c>
       <c r="E206">
         <v>0.6</v>
       </c>
       <c r="F206" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G206">
         <v>1562</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="B207" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C207" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D207">
         <v>2.5</v>
       </c>
       <c r="E207">
         <v>1</v>
       </c>
       <c r="F207" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G207">
         <v>3081</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="B208" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C208" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D208">
         <v>2.5</v>
       </c>
       <c r="E208">
         <v>1.2</v>
       </c>
       <c r="F208" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G208">
         <v>4258</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="B209" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C209" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D209">
         <v>2.65</v>
       </c>
       <c r="E209">
         <v>0.9</v>
       </c>
       <c r="F209" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G209">
         <v>2904</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="B210" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C210" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D210">
         <v>2.8</v>
       </c>
       <c r="E210">
         <v>0.45</v>
       </c>
       <c r="F210" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G210">
         <v>1080</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="B211" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C211" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D211">
         <v>2.8</v>
       </c>
       <c r="E211">
         <v>0.9</v>
       </c>
       <c r="F211" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G211">
         <v>2794</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="B212" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C212" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D212">
         <v>3.0</v>
       </c>
       <c r="E212">
         <v>0.5</v>
       </c>
       <c r="F212" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G212">
         <v>1110</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="B213" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C213" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D213">
         <v>3.0</v>
       </c>
       <c r="E213">
         <v>1</v>
       </c>
       <c r="F213" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G213">
         <v>3270</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
         <v>207</v>
       </c>
       <c r="B214" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C214" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D214">
         <v>3.2</v>
       </c>
       <c r="E214">
         <v>0.5</v>
       </c>
       <c r="F214" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G214">
         <v>1092</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
         <v>208</v>
       </c>
       <c r="B215" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C215" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D215">
         <v>3.2</v>
       </c>
       <c r="E215">
         <v>0.8</v>
       </c>
       <c r="F215" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G215">
         <v>1983</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="B216" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C216" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D216">
         <v>3.5</v>
       </c>
       <c r="E216">
         <v>0.7</v>
       </c>
       <c r="F216" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G216">
         <v>1720</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="B217" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C217" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D217">
         <v>3.5</v>
       </c>
       <c r="E217">
         <v>0.9</v>
       </c>
       <c r="F217" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G217">
         <v>2501</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="B218" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C218" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D218">
         <v>4.0</v>
       </c>
       <c r="E218">
         <v>0.6</v>
       </c>
       <c r="F218" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G218">
         <v>1159</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
         <v>212</v>
       </c>
       <c r="B219" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C219" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D219">
         <v>4.0</v>
       </c>
       <c r="E219">
         <v>1</v>
       </c>
       <c r="F219" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G219">
         <v>2281</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
         <v>213</v>
       </c>
       <c r="B220" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C220" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D220">
         <v>4.0</v>
       </c>
       <c r="E220">
         <v>1</v>
       </c>
       <c r="F220" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G220">
         <v>2281</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="B221" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C221" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D221">
         <v>4.0</v>
       </c>
       <c r="E221">
         <v>1.2</v>
       </c>
       <c r="F221" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G221">
         <v>2927</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
         <v>215</v>
       </c>
       <c r="B222" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C222" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D222">
         <v>4.5</v>
       </c>
       <c r="E222">
         <v>0.7</v>
       </c>
       <c r="F222" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G222">
         <v>2519</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="B223" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C223" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D223">
         <v>4.5</v>
       </c>
       <c r="E223">
         <v>0.8</v>
       </c>
       <c r="F223" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G223">
         <v>1818</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="B224" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C224" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D224">
         <v>4.5</v>
       </c>
       <c r="E224">
         <v>0.9</v>
       </c>
       <c r="F224" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G224">
         <v>1867</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
         <v>218</v>
       </c>
       <c r="B225" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C225" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D225">
         <v>4.5</v>
       </c>
       <c r="E225">
         <v>1.8</v>
       </c>
       <c r="F225" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G225">
         <v>4362</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
         <v>219</v>
       </c>
       <c r="B226" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C226" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D226">
         <v>5.0</v>
       </c>
       <c r="E226">
         <v>0.7</v>
       </c>
       <c r="F226" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G226">
         <v>1342</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="B227" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C227" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D227">
         <v>5.0</v>
       </c>
       <c r="E227">
         <v>0.7</v>
       </c>
       <c r="F227" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G227">
         <v>1342</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
         <v>221</v>
       </c>
       <c r="B228" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C228" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D228">
         <v>5.0</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
       <c r="F228" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G228">
         <v>1952</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
         <v>222</v>
       </c>
       <c r="B229" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C229" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D229">
         <v>5.0</v>
       </c>
       <c r="E229">
         <v>1.2</v>
       </c>
       <c r="F229" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G229">
         <v>2580</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
         <v>223</v>
       </c>
       <c r="B230" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C230" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D230">
         <v>5.0</v>
       </c>
       <c r="E230">
         <v>1.6</v>
       </c>
       <c r="F230" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G230">
         <v>4069</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
         <v>224</v>
       </c>
       <c r="B231" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C231" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D231">
         <v>5.0</v>
       </c>
       <c r="E231">
         <v>2</v>
       </c>
       <c r="F231" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G231">
         <v>5490</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="B232" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C232" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D232">
         <v>6.0</v>
       </c>
       <c r="E232">
         <v>1.2</v>
       </c>
       <c r="F232" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G232">
         <v>2288</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="B233" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C233" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D233">
         <v>6.0</v>
       </c>
       <c r="E233">
         <v>2</v>
       </c>
       <c r="F233" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G233">
         <v>4831</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="B234" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C234" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D234">
         <v>7.0</v>
       </c>
       <c r="E234">
         <v>0.7</v>
       </c>
       <c r="F234" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G234">
         <v>1220</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
         <v>228</v>
       </c>
       <c r="B235" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C235" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D235">
         <v>7.0</v>
       </c>
       <c r="E235">
         <v>1.2</v>
       </c>
       <c r="F235" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G235">
         <v>2062</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="B236" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C236" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D236">
         <v>8.0</v>
       </c>
       <c r="E236">
         <v>0.7</v>
       </c>
       <c r="F236" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G236">
         <v>1127</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
         <v>230</v>
       </c>
       <c r="B237" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C237" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D237">
         <v>8.0</v>
       </c>
       <c r="E237">
         <v>1</v>
       </c>
       <c r="F237" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G237">
         <v>1379</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
         <v>231</v>
       </c>
       <c r="B238" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C238" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D238">
         <v>8.0</v>
       </c>
       <c r="E238">
         <v>1.2</v>
       </c>
       <c r="F238" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G238">
         <v>1879</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
         <v>232</v>
       </c>
       <c r="B239" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C239" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D239">
         <v>8.0</v>
       </c>
       <c r="E239">
         <v>1.6</v>
       </c>
       <c r="F239" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G239">
         <v>2910</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="B240" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C240" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D240">
         <v>8.0</v>
       </c>
       <c r="E240">
         <v>2</v>
       </c>
       <c r="F240" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G240">
         <v>3965</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="B241" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C241" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D241">
         <v>10.0</v>
       </c>
       <c r="E241">
         <v>1</v>
       </c>
       <c r="F241" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G241">
         <v>1220</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="B242" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C242" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D242">
         <v>10.0</v>
       </c>
       <c r="E242">
         <v>1.6</v>
       </c>
       <c r="F242" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G242">
         <v>2464</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="B243" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C243" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D243">
         <v>10.0</v>
       </c>
       <c r="E243">
         <v>2</v>
       </c>
       <c r="F243" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G243">
         <v>3282</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
         <v>237</v>
       </c>
       <c r="B244" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C244" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D244">
         <v>10.0</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G244">
         <v>6819</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
         <v>238</v>
       </c>
       <c r="B245" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C245" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D245">
         <v>12.0</v>
       </c>
       <c r="E245">
         <v>1.2</v>
       </c>
       <c r="F245" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G245">
         <v>1163</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
         <v>239</v>
       </c>
       <c r="B246" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C246" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D246">
         <v>12.0</v>
       </c>
       <c r="E246">
         <v>1.6</v>
       </c>
       <c r="F246" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G246">
         <v>1951</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
         <v>240</v>
       </c>
       <c r="B247" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C247" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D247">
         <v>12.0</v>
       </c>
       <c r="E247">
         <v>2</v>
       </c>
       <c r="F247" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G247">
         <v>3382</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="B248" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C248" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D248">
         <v>12.0</v>
       </c>
       <c r="E248">
         <v>2</v>
       </c>
       <c r="F248" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G248">
         <v>2922</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="B249" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C249" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D249">
         <v>14.0</v>
       </c>
       <c r="E249">
         <v>1.4</v>
       </c>
       <c r="F249" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G249">
         <v>1586</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="B250" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C250" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D250">
         <v>14.0</v>
       </c>
       <c r="E250">
         <v>2</v>
       </c>
       <c r="F250" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G250">
         <v>2635</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
         <v>244</v>
       </c>
       <c r="B251" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C251" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D251">
         <v>16.0</v>
       </c>
       <c r="E251">
         <v>1.6</v>
       </c>
       <c r="F251" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G251">
         <v>1739</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
         <v>245</v>
       </c>
       <c r="B252" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C252" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D252">
         <v>18.0</v>
       </c>
       <c r="E252">
         <v>1.6</v>
       </c>
       <c r="F252" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G252">
-        <v>1573</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
         <v>246</v>
       </c>
       <c r="B253" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C253" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D253">
         <v>20.0</v>
       </c>
       <c r="E253">
         <v>1.6</v>
       </c>
       <c r="F253" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G253">
         <v>1452</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
         <v>247</v>
       </c>
       <c r="B254" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C254" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D254">
         <v>20.0</v>
       </c>
       <c r="E254">
         <v>2</v>
       </c>
       <c r="F254" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G254">
         <v>1940</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
         <v>248</v>
       </c>
       <c r="B255" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C255" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D255">
         <v>20.0</v>
       </c>
       <c r="E255">
         <v>2.5</v>
       </c>
       <c r="F255" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G255">
         <v>2812</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
         <v>249</v>
       </c>
       <c r="B256" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C256" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D256">
         <v>25.0</v>
       </c>
       <c r="E256">
         <v>2.5</v>
       </c>
       <c r="F256" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G256">
         <v>2431</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="B257" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C257" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D257">
         <v>25.0</v>
       </c>
       <c r="E257">
         <v>3</v>
       </c>
       <c r="F257" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G257">
         <v>3484</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
         <v>251</v>
       </c>
       <c r="B258" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C258" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D258">
         <v>27.0</v>
       </c>
       <c r="E258">
         <v>2</v>
       </c>
       <c r="F258" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G258">
         <v>1218</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
         <v>252</v>
       </c>
       <c r="B259" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C259" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D259">
         <v>30.0</v>
       </c>
       <c r="E259">
         <v>2.5</v>
       </c>
       <c r="F259" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G259">
         <v>2107</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
         <v>253</v>
       </c>
       <c r="B260" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C260" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D260">
         <v>30.0</v>
       </c>
       <c r="E260">
         <v>3</v>
       </c>
       <c r="F260" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G260">
         <v>2917</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
         <v>254</v>
       </c>
       <c r="B261" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C261" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D261">
         <v>0.228</v>
       </c>
       <c r="E261">
         <v>0.09</v>
       </c>
       <c r="F261" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G261">
         <v>964</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
         <v>255</v>
       </c>
       <c r="B262" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C262" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D262">
         <v>0.248</v>
       </c>
       <c r="E262">
         <v>0.09</v>
       </c>
       <c r="F262" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G262">
         <v>854</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
         <v>256</v>
       </c>
       <c r="B263" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C263" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D263">
         <v>0.261</v>
       </c>
       <c r="E263">
         <v>0.1</v>
       </c>
       <c r="F263" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G263">
         <v>854</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="B264" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C264" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D264">
         <v>0.287</v>
       </c>
       <c r="E264">
         <v>0.09</v>
       </c>
       <c r="F264" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G264">
         <v>1098</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
         <v>258</v>
       </c>
       <c r="B265" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C265" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D265">
         <v>0.306</v>
       </c>
       <c r="E265">
         <v>0.12</v>
       </c>
       <c r="F265" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G265">
         <v>1208</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
         <v>259</v>
       </c>
       <c r="B266" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C266" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D266">
         <v>0.3</v>
       </c>
       <c r="E266">
         <v>0.11</v>
       </c>
       <c r="F266" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G266">
         <v>878</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
         <v>260</v>
       </c>
       <c r="B267" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C267" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D267">
         <v>0.372</v>
       </c>
       <c r="E267">
         <v>0.12</v>
       </c>
       <c r="F267" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G267">
         <v>878</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
         <v>261</v>
       </c>
       <c r="B268" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C268" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D268">
         <v>0.4</v>
       </c>
       <c r="E268">
         <v>0.2</v>
       </c>
       <c r="F268" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G268">
         <v>1708</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
         <v>262</v>
       </c>
       <c r="B269" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C269" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D269">
         <v>0.421</v>
       </c>
       <c r="E269">
         <v>0.12</v>
       </c>
       <c r="F269" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G269">
         <v>976</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
         <v>263</v>
       </c>
       <c r="B270" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C270" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D270">
         <v>0.5</v>
       </c>
       <c r="E270">
         <v>0.2</v>
       </c>
       <c r="F270" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G270">
         <v>1647</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
         <v>264</v>
       </c>
       <c r="B271" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C271" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D271">
         <v>0.472</v>
       </c>
       <c r="E271">
         <v>0.13</v>
       </c>
       <c r="F271" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G271">
         <v>854</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
         <v>265</v>
       </c>
       <c r="B272" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C272" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D272">
         <v>0.5</v>
       </c>
       <c r="E272">
         <v>0.2</v>
       </c>
       <c r="F272" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G272">
         <v>1200</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
         <v>266</v>
       </c>
       <c r="B273" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C273" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D273">
         <v>0.53</v>
       </c>
       <c r="E273">
         <v>0.15</v>
       </c>
       <c r="F273" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G273">
         <v>915</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
         <v>267</v>
       </c>
       <c r="B274" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C274" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D274">
         <v>0.53</v>
       </c>
       <c r="E274">
         <v>0.22</v>
       </c>
       <c r="F274" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G274">
         <v>1220</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
         <v>268</v>
       </c>
       <c r="B275" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C275" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D275">
         <v>0.56</v>
       </c>
       <c r="E275">
         <v>0.22</v>
       </c>
       <c r="F275" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G275">
         <v>1208</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
         <v>269</v>
       </c>
       <c r="B276" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C276" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D276">
         <v>0.56</v>
       </c>
       <c r="E276">
         <v>0.15</v>
       </c>
       <c r="F276" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G276">
         <v>1074</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
         <v>270</v>
       </c>
       <c r="B277" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C277" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D277">
         <v>0.592</v>
       </c>
       <c r="E277">
         <v>0.16</v>
       </c>
       <c r="F277" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G277">
         <v>1098</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
         <v>271</v>
       </c>
       <c r="B278" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C278" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D278">
         <v>0.63</v>
       </c>
       <c r="E278">
         <v>0.22</v>
       </c>
       <c r="F278" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G278">
-        <v>1303</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
         <v>272</v>
       </c>
       <c r="B279" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C279" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D279">
         <v>0.64</v>
       </c>
       <c r="E279">
         <v>0.16</v>
       </c>
       <c r="F279" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G279">
         <v>915</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
         <v>273</v>
       </c>
       <c r="B280" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C280" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D280">
         <v>0.67</v>
       </c>
       <c r="E280">
         <v>0.18</v>
       </c>
       <c r="F280" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G280">
         <v>952</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
         <v>274</v>
       </c>
       <c r="B281" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C281" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D281">
         <v>0.67</v>
       </c>
       <c r="E281">
         <v>0.25</v>
       </c>
       <c r="F281" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G281">
         <v>1183</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
         <v>275</v>
       </c>
       <c r="B282" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C282" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D282">
         <v>0.75</v>
       </c>
       <c r="E282">
         <v>0.25</v>
       </c>
       <c r="F282" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G282">
         <v>1183</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
         <v>276</v>
       </c>
       <c r="B283" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C283" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D283">
         <v>0.8</v>
       </c>
       <c r="E283">
         <v>0.25</v>
       </c>
       <c r="F283" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G283">
-        <v>1200</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
         <v>277</v>
       </c>
       <c r="B284" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C284" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D284">
         <v>0.9</v>
       </c>
       <c r="E284">
         <v>0.28</v>
       </c>
       <c r="F284" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G284">
-        <v>1559</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
         <v>278</v>
       </c>
       <c r="B285" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C285" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D285">
         <v>0.91</v>
       </c>
       <c r="E285">
         <v>0.22</v>
       </c>
       <c r="F285" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G285">
-        <v>1069</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
         <v>279</v>
       </c>
       <c r="B286" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C286" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D286">
         <v>0.99</v>
       </c>
       <c r="E286">
         <v>0.24</v>
       </c>
       <c r="F286" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G286">
         <v>1208</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
         <v>280</v>
       </c>
       <c r="B287" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C287" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D287">
         <v>1.0</v>
       </c>
       <c r="E287">
         <v>0.3</v>
       </c>
       <c r="F287" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G287">
-        <v>1318</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
         <v>281</v>
       </c>
       <c r="B288" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C288" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D288">
         <v>1.114</v>
       </c>
       <c r="E288">
         <v>0.24</v>
       </c>
       <c r="F288" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G288">
         <v>1171</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
         <v>282</v>
       </c>
       <c r="B289" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C289" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="D289">
         <v>1.2</v>
       </c>
       <c r="E289">
         <v>0.35</v>
       </c>
       <c r="F289" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G289">
         <v>1647</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
         <v>283</v>
       </c>
       <c r="B290" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C290" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D290">
         <v>1.22</v>
       </c>
       <c r="E290">
         <v>0.28</v>
       </c>
       <c r="F290" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G290">
         <v>1505</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
         <v>284</v>
       </c>
       <c r="B291" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C291" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D291">
         <v>1.4</v>
       </c>
       <c r="E291">
         <v>0.37</v>
       </c>
       <c r="F291" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G291">
-        <v>1318</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
         <v>285</v>
       </c>
       <c r="B292" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C292" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D292">
         <v>1.6</v>
       </c>
       <c r="E292">
         <v>0.4</v>
       </c>
       <c r="F292" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G292">
         <v>1830</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
         <v>286</v>
       </c>
       <c r="B293" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C293" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D293">
         <v>1.614</v>
       </c>
       <c r="E293">
         <v>0.32</v>
       </c>
       <c r="F293" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G293">
         <v>1220</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
         <v>287</v>
       </c>
       <c r="B294" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C294" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D294">
         <v>1.8</v>
       </c>
       <c r="E294">
         <v>0.45</v>
       </c>
       <c r="F294" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G294">
         <v>1442</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
         <v>288</v>
       </c>
       <c r="B295" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C295" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D295">
         <v>1.9</v>
       </c>
       <c r="E295">
         <v>0.36</v>
       </c>
       <c r="F295" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G295">
         <v>1562</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
         <v>289</v>
       </c>
       <c r="B296" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C296" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D296">
         <v>2.0</v>
       </c>
       <c r="E296">
         <v>0.45</v>
       </c>
       <c r="F296" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G296">
         <v>1562</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
         <v>290</v>
       </c>
       <c r="B297" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C297" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D297">
         <v>2.2</v>
       </c>
       <c r="E297">
         <v>0.5</v>
       </c>
       <c r="F297" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G297">
         <v>1769</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
         <v>291</v>
       </c>
       <c r="B298" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C298" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D298">
         <v>2.257</v>
       </c>
       <c r="E298">
         <v>0.45</v>
       </c>
       <c r="F298" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G298">
         <v>1769</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
         <v>292</v>
       </c>
       <c r="B299" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C299" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D299">
         <v>2.5</v>
       </c>
       <c r="E299">
         <v>0.55</v>
       </c>
       <c r="F299" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G299">
         <v>2318</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
         <v>293</v>
       </c>
       <c r="B300" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C300" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D300">
         <v>2.88</v>
       </c>
       <c r="E300">
         <v>0.5</v>
       </c>
       <c r="F300" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G300">
         <v>1501</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
         <v>294</v>
       </c>
       <c r="B301" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C301" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D301">
         <v>3.2</v>
       </c>
       <c r="E301">
         <v>0.7</v>
       </c>
       <c r="F301" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G301">
         <v>3689</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
         <v>295</v>
       </c>
       <c r="B302" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C302" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D302">
         <v>3.5</v>
       </c>
       <c r="E302">
         <v>0.8</v>
       </c>
       <c r="F302" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G302">
         <v>3416</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
         <v>296</v>
       </c>
       <c r="B303" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C303" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D303">
         <v>4.0</v>
       </c>
       <c r="E303">
         <v>1</v>
       </c>
       <c r="F303" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G303">
         <v>3416</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
         <v>297</v>
       </c>
       <c r="B304" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C304" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D304">
         <v>5.0</v>
       </c>
       <c r="E304">
         <v>1.2</v>
       </c>
       <c r="F304" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G304">
         <v>4846</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305">
         <v>298</v>
       </c>
       <c r="B305" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C305" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="D305">
         <v>4.0</v>
       </c>
       <c r="E305">
         <v>0.6</v>
       </c>
       <c r="F305" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G305">
         <v>1159</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306">
         <v>299</v>
       </c>
       <c r="B306" t="s">
+        <v>530</v>
+      </c>
+      <c r="C306" t="s">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="D306">
         <v>4.0</v>
       </c>
       <c r="E306">
         <v>0.6</v>
       </c>
       <c r="F306" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G306">
         <v>1159</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="B309" s="9" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="B310" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="B311" s="11" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="B312" s="12" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B311" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B312" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>